--- v0 (2026-04-30)
+++ v1 (2026-06-22)
@@ -1,70 +1,76 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="AC-8-BLOCK-A" sheetId="1" r:id="rId4"/>
     <sheet name="FT-111-BLOCK-A" sheetId="2" r:id="rId5"/>
     <sheet name="IT-322-BLOCK-F" sheetId="3" r:id="rId6"/>
-    <sheet name="THC 10-BLOCK-A" sheetId="4" r:id="rId7"/>
-    <sheet name="THC 10-BLOCK-B" sheetId="5" r:id="rId8"/>
+    <sheet name="IT-421-BLOCK-A" sheetId="4" r:id="rId7"/>
+    <sheet name="OJT-2-BLOCK-A" sheetId="5" r:id="rId8"/>
+    <sheet name="PRACTICUM-BLOCK-A" sheetId="6" r:id="rId9"/>
+    <sheet name="THC 10-BLOCK-A" sheetId="7" r:id="rId10"/>
+    <sheet name="THC 10-BLOCK-B" sheetId="8" r:id="rId11"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="360">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="661">
   <si>
     <t>Student List Export</t>
   </si>
   <si>
     <t>AC-8</t>
   </si>
   <si>
     <t>Semester: 2nd-sem</t>
   </si>
   <si>
     <t>School Year: 2025 - 2026</t>
   </si>
   <si>
     <t>Instructor: JOHANNES V. GLORIA</t>
   </si>
   <si>
     <t>Schedule IDs: 1056,1066</t>
   </si>
   <si>
     <t>Block: BLOCK-A</t>
   </si>
   <si>
     <t>Total Students: 76</t>
   </si>
   <si>
@@ -73,425 +79,428 @@
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Course</t>
   </si>
   <si>
     <t>Year Level</t>
   </si>
   <si>
     <t>Grades</t>
   </si>
   <si>
     <t>2023 30202</t>
   </si>
   <si>
     <t>ABUNDO, RUSBY B.</t>
   </si>
   <si>
     <t>ELECTRICAL</t>
   </si>
   <si>
     <t>3RD-YEAR</t>
   </si>
   <si>
+    <t>2023 35340</t>
+  </si>
+  <si>
+    <t>ALAMEDA, JADERICK V.</t>
+  </si>
+  <si>
+    <t>AUTOMOTIVE</t>
+  </si>
+  <si>
+    <t>2023 40375</t>
+  </si>
+  <si>
+    <t>ALICANTE, LOWIE G.</t>
+  </si>
+  <si>
+    <t>2023 35333</t>
+  </si>
+  <si>
+    <t>ANDOY, FLORY MART T.</t>
+  </si>
+  <si>
+    <t>2023 67607</t>
+  </si>
+  <si>
+    <t>ARBADO, JOHN REY A.</t>
+  </si>
+  <si>
+    <t>2ND-YEAR</t>
+  </si>
+  <si>
+    <t>2023 44390</t>
+  </si>
+  <si>
+    <t>ARNEGO, JEFERSON L.</t>
+  </si>
+  <si>
+    <t>INC</t>
+  </si>
+  <si>
+    <t>2023 32248</t>
+  </si>
+  <si>
+    <t>ASTILLERO, JAY-R R.</t>
+  </si>
+  <si>
+    <t>2023 37356</t>
+  </si>
+  <si>
+    <t>AVILA, RUSSEL L.</t>
+  </si>
+  <si>
+    <t>2023 32246</t>
+  </si>
+  <si>
+    <t>BALDEMOR, ANTON JAY V.</t>
+  </si>
+  <si>
+    <t>2023 32253</t>
+  </si>
+  <si>
+    <t>BANDOY, STEPHEN</t>
+  </si>
+  <si>
+    <t>2023 58400</t>
+  </si>
+  <si>
+    <t>BAUTISTA, JHAME BOY M.</t>
+  </si>
+  <si>
+    <t>2023 85652</t>
+  </si>
+  <si>
+    <t>CABUGATAN, DENNIS C.</t>
+  </si>
+  <si>
+    <t>1ST-YEAR</t>
+  </si>
+  <si>
+    <t>2023 32245</t>
+  </si>
+  <si>
+    <t>CANSANCIO, DEJAY D.</t>
+  </si>
+  <si>
+    <t>2023 68597</t>
+  </si>
+  <si>
+    <t>CASTILLO, EJ E.</t>
+  </si>
+  <si>
+    <t>2023 85656</t>
+  </si>
+  <si>
+    <t>CONSIGNA, RICHARD LOUIE A.</t>
+  </si>
+  <si>
+    <t>2023 40377</t>
+  </si>
+  <si>
+    <t>CORTES, KENNETH R.</t>
+  </si>
+  <si>
+    <t>2023 40380</t>
+  </si>
+  <si>
+    <t>COSMIANO, MICHAEL JAMES</t>
+  </si>
+  <si>
+    <t>2025-00403</t>
+  </si>
+  <si>
+    <t>CUAREZ, CHARLIE B.</t>
+  </si>
+  <si>
+    <t>COMPUTER TECHNOLOGY</t>
+  </si>
+  <si>
+    <t>2023 34317</t>
+  </si>
+  <si>
+    <t>CURADA, DENNIS C.</t>
+  </si>
+  <si>
+    <t>2023 35324</t>
+  </si>
+  <si>
+    <t>DAGNO, EDGARDO C.</t>
+  </si>
+  <si>
+    <t>2023 57393</t>
+  </si>
+  <si>
+    <t>DAGUINOT, ELVIRT D.</t>
+  </si>
+  <si>
+    <t>2023 65493</t>
+  </si>
+  <si>
+    <t>DELA CRUZ, RAYMOND B.</t>
+  </si>
+  <si>
+    <t>2023 57392</t>
+  </si>
+  <si>
+    <t>DELEGUER, KENTH MAVERICK</t>
+  </si>
+  <si>
+    <t>2011-00740</t>
+  </si>
+  <si>
+    <t>DEMOTO, JOHN NICO G.</t>
+  </si>
+  <si>
+    <t>2023 35322</t>
+  </si>
+  <si>
+    <t>DIONZON, ELMARK F.</t>
+  </si>
+  <si>
+    <t>2023 32258</t>
+  </si>
+  <si>
+    <t>ELPANAG, SHEILA MAE S.</t>
+  </si>
+  <si>
+    <t>2023 35321</t>
+  </si>
+  <si>
+    <t>ENGHOG, LORETO Y.</t>
+  </si>
+  <si>
+    <t>2023 32249</t>
+  </si>
+  <si>
+    <t>ENGROVA, RONALD Q.</t>
+  </si>
+  <si>
+    <t>2023 37354</t>
+  </si>
+  <si>
+    <t>FESTEJO, REXSANDEL P.</t>
+  </si>
+  <si>
+    <t>2023 37355</t>
+  </si>
+  <si>
+    <t>FESTIJO, CHARLOU S.</t>
+  </si>
+  <si>
+    <t>2023 35328</t>
+  </si>
+  <si>
+    <t>FESTIJO, JONALD D.</t>
+  </si>
+  <si>
+    <t>2023 35312</t>
+  </si>
+  <si>
+    <t>GANUHON, GERRY, JR. D.</t>
+  </si>
+  <si>
+    <t>2023 32265</t>
+  </si>
+  <si>
+    <t>GRAN, KERWIN C.</t>
+  </si>
+  <si>
+    <t>2023 35345</t>
+  </si>
+  <si>
+    <t>GUISANDO, JONATHAN R.</t>
+  </si>
+  <si>
+    <t>2023 57397</t>
+  </si>
+  <si>
+    <t>GUISANDO, RENE GIL A.</t>
+  </si>
+  <si>
+    <t>2022 26180</t>
+  </si>
+  <si>
+    <t>ICASAMA, NILO E.</t>
+  </si>
+  <si>
+    <t>2023 40376</t>
+  </si>
+  <si>
+    <t>ILA, ANGELO L.</t>
+  </si>
+  <si>
+    <t>2023 32215</t>
+  </si>
+  <si>
+    <t>INOTAN, KIERBY F.</t>
+  </si>
+  <si>
+    <t>2023 34298</t>
+  </si>
+  <si>
+    <t>JALALI, DANRIC G.</t>
+  </si>
+  <si>
+    <t>2023-42358</t>
+  </si>
+  <si>
+    <t>LARO, MICHAEL MICK</t>
+  </si>
+  <si>
+    <t>2023 32250</t>
+  </si>
+  <si>
+    <t>LAROA, CHRISTIAN CHITO B.</t>
+  </si>
+  <si>
+    <t>2023 71616</t>
+  </si>
+  <si>
+    <t>LAURENTE, REYMON H.</t>
+  </si>
+  <si>
+    <t>2023 35325</t>
+  </si>
+  <si>
+    <t>LIBANDO, ROY G.</t>
+  </si>
+  <si>
+    <t>2023 48391</t>
+  </si>
+  <si>
+    <t>LOZADA, JUDE STEPHENE C.</t>
+  </si>
+  <si>
+    <t>2025-00362</t>
+  </si>
+  <si>
+    <t>LOZADA, OWEN JAMES B.</t>
+  </si>
+  <si>
+    <t>2023 33289</t>
+  </si>
+  <si>
+    <t>MANGATA, JANDEE D.</t>
+  </si>
+  <si>
+    <t>2023 35320</t>
+  </si>
+  <si>
+    <t>MANSANADEZ, JOSEPH</t>
+  </si>
+  <si>
+    <t>2023 32233</t>
+  </si>
+  <si>
+    <t>MANUNGAS, RHEALENE B.</t>
+  </si>
+  <si>
+    <t>2023 38373</t>
+  </si>
+  <si>
+    <t>MARTINEZ, PEPE L.</t>
+  </si>
+  <si>
+    <t>2022 26182</t>
+  </si>
+  <si>
+    <t>MONTANO, MARWIN N.</t>
+  </si>
+  <si>
+    <t>2023 58403</t>
+  </si>
+  <si>
+    <t>MORGADES, PAUL KENNIETH M.</t>
+  </si>
+  <si>
+    <t>2023 39374</t>
+  </si>
+  <si>
+    <t>MURILLO, LEY VERGEL A.</t>
+  </si>
+  <si>
+    <t>2023 33271</t>
+  </si>
+  <si>
+    <t>ONTUA, JONATHAN A.</t>
+  </si>
+  <si>
+    <t>2023 85650</t>
+  </si>
+  <si>
+    <t>OROLA, ABEDNIGO B.</t>
+  </si>
+  <si>
+    <t>2023 32259</t>
+  </si>
+  <si>
+    <t>OSOL, MIKO T.</t>
+  </si>
+  <si>
+    <t>2025-00440</t>
+  </si>
+  <si>
+    <t>PARAMBITA, REGIE M.</t>
+  </si>
+  <si>
+    <t>2023 32239</t>
+  </si>
+  <si>
+    <t>PENASO, AARON G.</t>
+  </si>
+  <si>
+    <t>2022 26175</t>
+  </si>
+  <si>
+    <t>PEREZ, REYPEE T.</t>
+  </si>
+  <si>
+    <t>2023 40374</t>
+  </si>
+  <si>
+    <t>PLACIO,, JHONNY C.</t>
+  </si>
+  <si>
+    <t>2023 50389</t>
+  </si>
+  <si>
+    <t>PLAZA, JEFFERSON L.</t>
+  </si>
+  <si>
+    <t>2025-00366</t>
+  </si>
+  <si>
+    <t>QUIJADA, COLIN VON TITUS L.</t>
+  </si>
+  <si>
     <t>N/A</t>
   </si>
   <si>
-    <t>2023 35340</t>
-[...370 lines deleted...]
-  <si>
     <t>2023 31208</t>
   </si>
   <si>
     <t>QUIJADA,, AL-COR JAY M.</t>
   </si>
   <si>
     <t>2023 33291</t>
   </si>
   <si>
     <t>QUIZON,, EDWARD C.</t>
   </si>
   <si>
     <t>2023 33272</t>
   </si>
   <si>
     <t>REMORTA,, HELARY JHON M.</t>
   </si>
   <si>
     <t>2023 33276</t>
   </si>
   <si>
     <t>RIVERA,, ARIEL F.</t>
   </si>
   <si>
     <t>2023 33278</t>
@@ -685,176 +694,1100 @@
   <si>
     <t>VASQUEZ, WILBERT U.</t>
   </si>
   <si>
     <t>IT-322</t>
   </si>
   <si>
     <t>Schedule IDs: 1086</t>
   </si>
   <si>
     <t>Block: BLOCK-F</t>
   </si>
   <si>
     <t>Total Students: 1</t>
   </si>
   <si>
     <t>2011-01171</t>
   </si>
   <si>
     <t>TORREFRANCA, RENEBOY N.</t>
   </si>
   <si>
     <t>4TH-YEAR</t>
   </si>
   <si>
+    <t>IT-421</t>
+  </si>
+  <si>
+    <t>Schedule IDs: 914</t>
+  </si>
+  <si>
+    <t>Total Students: 21</t>
+  </si>
+  <si>
+    <t>2022 14064</t>
+  </si>
+  <si>
+    <t>ANTONIANO, ANNE GELLYNE E.</t>
+  </si>
+  <si>
+    <t>BSIT</t>
+  </si>
+  <si>
+    <t>2023 37360</t>
+  </si>
+  <si>
+    <t>BACAYAN, JASMINE M.</t>
+  </si>
+  <si>
+    <t>2023 33292</t>
+  </si>
+  <si>
+    <t>BANATE, ANABELLE D.</t>
+  </si>
+  <si>
+    <t>2022 12021</t>
+  </si>
+  <si>
+    <t>BUHI, CRISMARIE E.</t>
+  </si>
+  <si>
+    <t>2011-00069</t>
+  </si>
+  <si>
+    <t>CAHATIAN, BETHANY GREENE G.</t>
+  </si>
+  <si>
+    <t>2022 16108</t>
+  </si>
+  <si>
+    <t>CAMATES, JENNIFER L.</t>
+  </si>
+  <si>
+    <t>2023 42383</t>
+  </si>
+  <si>
+    <t>CANDA, MARK ANTHONY P.</t>
+  </si>
+  <si>
+    <t>2022 12011</t>
+  </si>
+  <si>
+    <t>CONSIGNA, MERAFLOR V.</t>
+  </si>
+  <si>
+    <t>2022 12019</t>
+  </si>
+  <si>
+    <t>CORSINO, JUDY ANN B.</t>
+  </si>
+  <si>
+    <t>2022 12012</t>
+  </si>
+  <si>
+    <t>GANUHON, GRACE D.</t>
+  </si>
+  <si>
+    <t>2022 10947</t>
+  </si>
+  <si>
+    <t>GARAY, JHUNELA MAE</t>
+  </si>
+  <si>
+    <t>2022 11979</t>
+  </si>
+  <si>
+    <t>GILE, ANJIELA F.</t>
+  </si>
+  <si>
+    <t>2022 12016</t>
+  </si>
+  <si>
+    <t>HILOS, JEMALYN M.</t>
+  </si>
+  <si>
+    <t>2022 12020</t>
+  </si>
+  <si>
+    <t>LOGRONIO, MARLOU A.</t>
+  </si>
+  <si>
+    <t>2022 26181</t>
+  </si>
+  <si>
+    <t>MARTINEZ, RONIE MARLOU D.</t>
+  </si>
+  <si>
+    <t>2022 12038</t>
+  </si>
+  <si>
+    <t>REBOLLOS, DEXTER</t>
+  </si>
+  <si>
+    <t>2022 17154</t>
+  </si>
+  <si>
+    <t>RULETE, ANGELICA Q.</t>
+  </si>
+  <si>
+    <t>2022 11992</t>
+  </si>
+  <si>
+    <t>SANCHEZ, MARIA MAE V.</t>
+  </si>
+  <si>
+    <t>2022 12039</t>
+  </si>
+  <si>
+    <t>SIBUGAN, NIELY A.</t>
+  </si>
+  <si>
+    <t>2022 26178</t>
+  </si>
+  <si>
+    <t>SUMABAT, JESSECA N.</t>
+  </si>
+  <si>
+    <t>2022 15080</t>
+  </si>
+  <si>
+    <t>VANSUELA, AVRIL V.</t>
+  </si>
+  <si>
+    <t>OJT-2</t>
+  </si>
+  <si>
+    <t>Schedule IDs: 923,965</t>
+  </si>
+  <si>
+    <t>Total Students: 83</t>
+  </si>
+  <si>
+    <t>2022 12028</t>
+  </si>
+  <si>
+    <t>ABAD, JEE Q.</t>
+  </si>
+  <si>
+    <t>2022 17151</t>
+  </si>
+  <si>
+    <t>ADOBAS, EDMOND C.</t>
+  </si>
+  <si>
+    <t>2011-01624</t>
+  </si>
+  <si>
+    <t>ALMUALLAS, JOHN REY M.</t>
+  </si>
+  <si>
+    <t>2022-12031</t>
+  </si>
+  <si>
+    <t>AMOGUIS, RUBEN G.</t>
+  </si>
+  <si>
+    <t>2021-08869</t>
+  </si>
+  <si>
+    <t>ANDOY, JORDAN L.</t>
+  </si>
+  <si>
+    <t>2022-16113</t>
+  </si>
+  <si>
+    <t>ARGENTE, ROLLY BOY C.</t>
+  </si>
+  <si>
+    <t>2022 12032</t>
+  </si>
+  <si>
+    <t>ARLALEJO, REGOR P.</t>
+  </si>
+  <si>
+    <t>2022 12047</t>
+  </si>
+  <si>
+    <t>ARROYLO, JOHN LUIZ S.</t>
+  </si>
+  <si>
+    <t>2011-01652</t>
+  </si>
+  <si>
+    <t>BALCOS, REYD VIL A.</t>
+  </si>
+  <si>
+    <t>2022 25168</t>
+  </si>
+  <si>
+    <t>BALLADA, PALABIANO O.</t>
+  </si>
+  <si>
+    <t>2022 11983</t>
+  </si>
+  <si>
+    <t>BATAHOY, IMELYN C.</t>
+  </si>
+  <si>
+    <t>2022 16128</t>
+  </si>
+  <si>
+    <t>BATERNA, EUGENE C.</t>
+  </si>
+  <si>
+    <t>2022 10948</t>
+  </si>
+  <si>
+    <t>BELANO, MARCEL GLENN P.</t>
+  </si>
+  <si>
+    <t>2022 15078</t>
+  </si>
+  <si>
+    <t>BUAGAS, ANTHONY F.</t>
+  </si>
+  <si>
+    <t>2022 10955</t>
+  </si>
+  <si>
+    <t>BUYAN, JOHN LEO C.</t>
+  </si>
+  <si>
+    <t>2022 10956</t>
+  </si>
+  <si>
+    <t>CABADONGA, JOHN IAN VIC A.</t>
+  </si>
+  <si>
+    <t>2011-01597</t>
+  </si>
+  <si>
+    <t>CABALDE, ROLDAN A.</t>
+  </si>
+  <si>
+    <t>2022 13068</t>
+  </si>
+  <si>
+    <t>CACHO, JENYLE S.</t>
+  </si>
+  <si>
+    <t>2022 16124</t>
+  </si>
+  <si>
+    <t>CALDERON,, ARCHIE R.</t>
+  </si>
+  <si>
+    <t>2022 12050</t>
+  </si>
+  <si>
+    <t>CASTAñARES, CRISTIAN C.</t>
+  </si>
+  <si>
+    <t>2011-01668</t>
+  </si>
+  <si>
+    <t>CINCO, MILJAN U.</t>
+  </si>
+  <si>
+    <t>2021-08878</t>
+  </si>
+  <si>
+    <t>CLAVE,, JANBERT M.</t>
+  </si>
+  <si>
+    <t>2022 16137</t>
+  </si>
+  <si>
+    <t>CLIMACO,, RODEL P.</t>
+  </si>
+  <si>
+    <t>2022 13069</t>
+  </si>
+  <si>
+    <t>CORVERA, EZEQUIL Q.</t>
+  </si>
+  <si>
+    <t>2022 13062</t>
+  </si>
+  <si>
+    <t>CORVERA, JAMES M.</t>
+  </si>
+  <si>
+    <t>2022 13065</t>
+  </si>
+  <si>
+    <t>CORVERA, SANDRO T.</t>
+  </si>
+  <si>
+    <t>2022 13049</t>
+  </si>
+  <si>
+    <t>DAPITON, DIOSMER A.</t>
+  </si>
+  <si>
+    <t>2022 16111</t>
+  </si>
+  <si>
+    <t>DELFINADO, ARJAY L.</t>
+  </si>
+  <si>
+    <t>2011-01657</t>
+  </si>
+  <si>
+    <t>DELIGERO, MARK C.</t>
+  </si>
+  <si>
+    <t>2011-01629</t>
+  </si>
+  <si>
+    <t>DIAZ, NELSON ROY A.</t>
+  </si>
+  <si>
+    <t>2022 16110</t>
+  </si>
+  <si>
+    <t>ELPANAG, JELUCINO S.</t>
+  </si>
+  <si>
+    <t>2022 16089</t>
+  </si>
+  <si>
+    <t>ENTRADA, JAMES PATRICK S.</t>
+  </si>
+  <si>
+    <t>2022 10961</t>
+  </si>
+  <si>
+    <t>ERIARTE, JONATHAN M.</t>
+  </si>
+  <si>
+    <t>2022 12004</t>
+  </si>
+  <si>
+    <t>ESCORPION, HERMINIGILDO JR L.</t>
+  </si>
+  <si>
+    <t>2021-04794</t>
+  </si>
+  <si>
+    <t>GANZAN, JUNREY N.</t>
+  </si>
+  <si>
+    <t>2022 18166</t>
+  </si>
+  <si>
+    <t>GARCIA, EDWARD H.</t>
+  </si>
+  <si>
+    <t>2022 11999</t>
+  </si>
+  <si>
+    <t>GARCIA, JHON KLIENTON P.</t>
+  </si>
+  <si>
+    <t>2022 15077</t>
+  </si>
+  <si>
+    <t>GARCIA, LUTH V.</t>
+  </si>
+  <si>
+    <t>2022 12000</t>
+  </si>
+  <si>
+    <t>GARCIA, MARK KEVIN G.</t>
+  </si>
+  <si>
+    <t>2022 12049</t>
+  </si>
+  <si>
+    <t>GRAN, CLIENTON H.</t>
+  </si>
+  <si>
+    <t>2022 12052</t>
+  </si>
+  <si>
+    <t>GRAN, EDUARDO C.</t>
+  </si>
+  <si>
+    <t>2022 15083</t>
+  </si>
+  <si>
+    <t>GUMA-OD, CHRISTIAN</t>
+  </si>
+  <si>
+    <t>2022 14074</t>
+  </si>
+  <si>
+    <t>ITCHON, JUNARD A.</t>
+  </si>
+  <si>
+    <t>2021-04779</t>
+  </si>
+  <si>
+    <t>LADROMA, KENNETH JAY L.</t>
+  </si>
+  <si>
+    <t>2022 12005</t>
+  </si>
+  <si>
+    <t>LAMIGO, CHRISTIAN FERNAN B.</t>
+  </si>
+  <si>
+    <t>2022 10974</t>
+  </si>
+  <si>
+    <t>LANSADERAS, JULIUS Q.</t>
+  </si>
+  <si>
+    <t>2022 12007</t>
+  </si>
+  <si>
+    <t>LOGRONIO, JUNCRIS</t>
+  </si>
+  <si>
+    <t>2022 10986</t>
+  </si>
+  <si>
+    <t>LOZADA, CUPID L.</t>
+  </si>
+  <si>
+    <t>2022 12023</t>
+  </si>
+  <si>
+    <t>LOZADA, JOHN NIÑO A.</t>
+  </si>
+  <si>
+    <t>2011 01591</t>
+  </si>
+  <si>
+    <t>LOZADA, RHEY MART C.</t>
+  </si>
+  <si>
+    <t>2021-08862</t>
+  </si>
+  <si>
+    <t>LUCERO, JEED A.</t>
+  </si>
+  <si>
+    <t>2022 12017</t>
+  </si>
+  <si>
+    <t>LUNA, NEILBEN S.</t>
+  </si>
+  <si>
+    <t>2022 14075</t>
+  </si>
+  <si>
+    <t>MAXINO, ZIVAN B.</t>
+  </si>
+  <si>
+    <t>2022 13054</t>
+  </si>
+  <si>
+    <t>MEDRANO, MARVIN S.</t>
+  </si>
+  <si>
+    <t>2022 12027</t>
+  </si>
+  <si>
+    <t>MEGARBIO, JHONREY R.</t>
+  </si>
+  <si>
+    <t>2022 10985</t>
+  </si>
+  <si>
+    <t>MIANO, JAYLORD L.</t>
+  </si>
+  <si>
+    <t>2022 12022</t>
+  </si>
+  <si>
+    <t>MOLE, GENNEL E.</t>
+  </si>
+  <si>
+    <t>2022 12025</t>
+  </si>
+  <si>
+    <t>MOLIJON, JAYLORD P.</t>
+  </si>
+  <si>
+    <t>2021-03768</t>
+  </si>
+  <si>
+    <t>MONTALBAN, RODERICK R.</t>
+  </si>
+  <si>
+    <t>2022 16121</t>
+  </si>
+  <si>
+    <t>MORALES, JCBOY G.</t>
+  </si>
+  <si>
+    <t>2011-01550</t>
+  </si>
+  <si>
+    <t>MURILLO, GERALD P.</t>
+  </si>
+  <si>
+    <t>2022 14067</t>
+  </si>
+  <si>
+    <t>NAMOC, EDGARDO C.</t>
+  </si>
+  <si>
+    <t>2022 12033</t>
+  </si>
+  <si>
+    <t>NOTARTE, JOHNREY A.</t>
+  </si>
+  <si>
+    <t>2022 27188</t>
+  </si>
+  <si>
+    <t>PALMERA, ALINDO D.</t>
+  </si>
+  <si>
+    <t>2022 10965</t>
+  </si>
+  <si>
+    <t>PELAEZ, GLENNPOUL C.</t>
+  </si>
+  <si>
+    <t>2022 10973</t>
+  </si>
+  <si>
+    <t>POLUTAN, KEVIN V.</t>
+  </si>
+  <si>
+    <t>2022 17156</t>
+  </si>
+  <si>
+    <t>PORTILLO, CARLO C.</t>
+  </si>
+  <si>
+    <t>2022 10957</t>
+  </si>
+  <si>
+    <t>QUIBAN, ANGELUS S.</t>
+  </si>
+  <si>
+    <t>2022 13047</t>
+  </si>
+  <si>
+    <t>QUIJADA, RONMARK</t>
+  </si>
+  <si>
+    <t>2022 11986</t>
+  </si>
+  <si>
+    <t>RIVAS, GIDEON G.</t>
+  </si>
+  <si>
+    <t>2022 11994</t>
+  </si>
+  <si>
+    <t>SALINO, JAN LESTER T.</t>
+  </si>
+  <si>
+    <t>2022 17152</t>
+  </si>
+  <si>
+    <t>SANCHEZ, ARTHUR, JR. O.</t>
+  </si>
+  <si>
+    <t>2022 10977</t>
+  </si>
+  <si>
+    <t>SANCHEZ, KEITH JUSTIN M.</t>
+  </si>
+  <si>
+    <t>2022 10972</t>
+  </si>
+  <si>
+    <t>SEBOY, SENANDO T.</t>
+  </si>
+  <si>
+    <t>2022 10950</t>
+  </si>
+  <si>
+    <t>SEMEON, HARLEY E.</t>
+  </si>
+  <si>
+    <t>2022 14070</t>
+  </si>
+  <si>
+    <t>TAGUBILIN, MICHAEL DAVE M.</t>
+  </si>
+  <si>
+    <t>2011-01564</t>
+  </si>
+  <si>
+    <t>TALIKIG, JAYSON R.</t>
+  </si>
+  <si>
+    <t>2022 11995</t>
+  </si>
+  <si>
+    <t>TANTOY, ALAN A.</t>
+  </si>
+  <si>
+    <t>2022 12015</t>
+  </si>
+  <si>
+    <t>TELLIO, JHON LOUICHE R.</t>
+  </si>
+  <si>
+    <t>2022 17160</t>
+  </si>
+  <si>
+    <t>TORSINO, PERCILLANO H.</t>
+  </si>
+  <si>
+    <t>2022 16091</t>
+  </si>
+  <si>
+    <t>URBISTONDO, DAVE V.</t>
+  </si>
+  <si>
+    <t>2022 17157</t>
+  </si>
+  <si>
+    <t>VALLES, ALEXIS B.</t>
+  </si>
+  <si>
+    <t>PRACTICUM</t>
+  </si>
+  <si>
+    <t>Schedule IDs: 930</t>
+  </si>
+  <si>
+    <t>Total Students: 47</t>
+  </si>
+  <si>
+    <t>2021-04768</t>
+  </si>
+  <si>
+    <t>ABARRE, DANIEL MIKE M.</t>
+  </si>
+  <si>
+    <t>BSHM</t>
+  </si>
+  <si>
+    <t>2022-16099</t>
+  </si>
+  <si>
+    <t>ALFEREZ, CHYNNA S.</t>
+  </si>
+  <si>
+    <t>2022 26183</t>
+  </si>
+  <si>
+    <t>ALMUALLAS, MARIE CON DESIREE M.</t>
+  </si>
+  <si>
+    <t>2022 13060</t>
+  </si>
+  <si>
+    <t>AMPILAN, EMMANUEL G.</t>
+  </si>
+  <si>
+    <t>2022 16144</t>
+  </si>
+  <si>
+    <t>BAJAN, LORAINE Q.</t>
+  </si>
+  <si>
+    <t>2021-07848</t>
+  </si>
+  <si>
+    <t>BALCOS, REAVIL A.</t>
+  </si>
+  <si>
+    <t>2022 10954</t>
+  </si>
+  <si>
+    <t>BONGCARAS, APRIL GRACE E.</t>
+  </si>
+  <si>
+    <t>2022 10981</t>
+  </si>
+  <si>
+    <t>BREVIESCAS, AIMEE P.</t>
+  </si>
+  <si>
+    <t>2022 12046</t>
+  </si>
+  <si>
+    <t>CABALIT, DOMINICO C.</t>
+  </si>
+  <si>
+    <t>2022 11997</t>
+  </si>
+  <si>
+    <t>CABALIT, FULL JUSTEN Q.</t>
+  </si>
+  <si>
+    <t>2022-28191</t>
+  </si>
+  <si>
+    <t>CAILA, RICHES GREG L.</t>
+  </si>
+  <si>
+    <t>2022 11990</t>
+  </si>
+  <si>
+    <t>CANCIO, MAGDALYN Q.</t>
+  </si>
+  <si>
+    <t>2022 13043</t>
+  </si>
+  <si>
+    <t>DAGSA, JAMES Q.</t>
+  </si>
+  <si>
+    <t>2022 17153</t>
+  </si>
+  <si>
+    <t>DELA ZERNA, MARY GRACE</t>
+  </si>
+  <si>
+    <t>2022 14063</t>
+  </si>
+  <si>
+    <t>DOCOT, TIRSO N.</t>
+  </si>
+  <si>
+    <t>2022 10949</t>
+  </si>
+  <si>
+    <t>DUMAGUIO, ROSAN S.</t>
+  </si>
+  <si>
+    <t>2022 17145</t>
+  </si>
+  <si>
+    <t>ESPINOZA, GLODODINE L.</t>
+  </si>
+  <si>
+    <t>2022 13044</t>
+  </si>
+  <si>
+    <t>GARCIA, JEAN T.</t>
+  </si>
+  <si>
+    <t>2021-08919</t>
+  </si>
+  <si>
+    <t>GERIDA, GEGER M.</t>
+  </si>
+  <si>
+    <t>2022 17147</t>
+  </si>
+  <si>
+    <t>GONZALES, JIA B.</t>
+  </si>
+  <si>
+    <t>2021-08905</t>
+  </si>
+  <si>
+    <t>GUIBIJAR, RUELA A.</t>
+  </si>
+  <si>
+    <t>2022 14062</t>
+  </si>
+  <si>
+    <t>GUIBONE, JUNALYN B.</t>
+  </si>
+  <si>
+    <t>2011-01553</t>
+  </si>
+  <si>
+    <t>IDJAO, MARIA LOURDES C.</t>
+  </si>
+  <si>
+    <t>2011-01680</t>
+  </si>
+  <si>
+    <t>JAMISOLA, JERELYN S.</t>
+  </si>
+  <si>
+    <t>2023 70607</t>
+  </si>
+  <si>
+    <t>LANGUING, DANIELA</t>
+  </si>
+  <si>
+    <t>2022 10960</t>
+  </si>
+  <si>
+    <t>LAURENTE, ROGIE R.</t>
+  </si>
+  <si>
+    <t>2022 12008</t>
+  </si>
+  <si>
+    <t>LOAYON, DARREN PAUL P.</t>
+  </si>
+  <si>
+    <t>2022 26184</t>
+  </si>
+  <si>
+    <t>LOGRONIO, HYACINTH M.</t>
+  </si>
+  <si>
+    <t>2022 16100</t>
+  </si>
+  <si>
+    <t>LUCINO, MANILYN T.</t>
+  </si>
+  <si>
+    <t>2011-01178</t>
+  </si>
+  <si>
+    <t>MARBA, VYHA B.</t>
+  </si>
+  <si>
+    <t>2022 16106</t>
+  </si>
+  <si>
+    <t>MAXINO, JINNELYN B.</t>
+  </si>
+  <si>
+    <t>2022 10966</t>
+  </si>
+  <si>
+    <t>NAQUE, KIT B.</t>
+  </si>
+  <si>
+    <t>2022 10953</t>
+  </si>
+  <si>
+    <t>PACHECO, LIZA V.</t>
+  </si>
+  <si>
+    <t>2022 10962</t>
+  </si>
+  <si>
+    <t>PEQUIRO, MARIEL M.</t>
+  </si>
+  <si>
+    <t>2022 10983</t>
+  </si>
+  <si>
+    <t>ROSAL, ROSEL</t>
+  </si>
+  <si>
+    <t>2023 58399</t>
+  </si>
+  <si>
+    <t>SAMBLINGO, MARK DAVE SAMBLINGO</t>
+  </si>
+  <si>
+    <t>2022 16087</t>
+  </si>
+  <si>
+    <t>SAMPIANO, JHETTERALD M.</t>
+  </si>
+  <si>
+    <t>2022 10959</t>
+  </si>
+  <si>
+    <t>SANGAYAN, SHILLA L.</t>
+  </si>
+  <si>
+    <t>2022 10982</t>
+  </si>
+  <si>
+    <t>SAPONG, GRACEL L.</t>
+  </si>
+  <si>
+    <t>2022 11989</t>
+  </si>
+  <si>
+    <t>SILAGAN, LESBETH C.</t>
+  </si>
+  <si>
+    <t>2022 16126</t>
+  </si>
+  <si>
+    <t>SILVOZA, REBICCA C.</t>
+  </si>
+  <si>
+    <t>2022 12040</t>
+  </si>
+  <si>
+    <t>TAGNIPEZ, CHRISTINE MAE B.</t>
+  </si>
+  <si>
+    <t>2022 12029</t>
+  </si>
+  <si>
+    <t>TAÑOLA, KELVIN JAKE M.</t>
+  </si>
+  <si>
+    <t>2022 17144</t>
+  </si>
+  <si>
+    <t>TESTA, JESSELOU MAE P.</t>
+  </si>
+  <si>
+    <t>2022 17143</t>
+  </si>
+  <si>
+    <t>TIONGCO, JOSHUA A.</t>
+  </si>
+  <si>
+    <t>2022 16143</t>
+  </si>
+  <si>
+    <t>VALLES, DAMZIL GRACE B.</t>
+  </si>
+  <si>
+    <t>2022 10952</t>
+  </si>
+  <si>
+    <t>VASQUEZ, PEDRITO T.</t>
+  </si>
+  <si>
     <t>THC 10</t>
   </si>
   <si>
     <t>Schedule IDs: 1043</t>
   </si>
   <si>
     <t>Total Students: 36</t>
   </si>
   <si>
     <t>2023 32225</t>
   </si>
   <si>
     <t>AMADOR, QUITY Q.</t>
   </si>
   <si>
-    <t>BSHM</t>
-[...1 lines deleted...]
-  <si>
     <t>2023 32257</t>
   </si>
   <si>
     <t>AQUINO, ELYN JOY Q.</t>
   </si>
   <si>
     <t>2023 32228</t>
   </si>
   <si>
     <t>BATAHOY, MERNALEN C.</t>
   </si>
   <si>
     <t>2023 33261</t>
   </si>
   <si>
     <t>BERNALES, REGINA C.</t>
   </si>
   <si>
     <t>2023 32226</t>
   </si>
   <si>
     <t>CABILING, ROBILYN L.</t>
   </si>
   <si>
     <t>2023 32217</t>
   </si>
   <si>
-    <t>CAGADAS, MARLYN Q.</t>
+    <t>CAGADAS, MARLYN</t>
   </si>
   <si>
     <t>2023 35315</t>
   </si>
   <si>
     <t>CAMPILLO, ANTHONY MARK M.</t>
   </si>
   <si>
     <t>2023 66503</t>
   </si>
   <si>
     <t>CAPILITAN, JOVANE Y.</t>
   </si>
   <si>
     <t>2022 10980</t>
   </si>
   <si>
     <t>CAPONONG, FEDEMARK</t>
   </si>
   <si>
     <t>2023 32229</t>
   </si>
   <si>
     <t>DE LUNA, CHRISTINE S.</t>
   </si>
   <si>
     <t>2023 33281</t>
   </si>
   <si>
-    <t>ENGROVA, APPLE MAE Q.</t>
+    <t>ENGROVA, APPLE MAE</t>
   </si>
   <si>
     <t>2023 33284</t>
   </si>
   <si>
     <t>ENGROVA, HAJELYN E.</t>
   </si>
   <si>
     <t>2023 49389</t>
   </si>
   <si>
     <t>ESTRADA, REYNALYN T.</t>
   </si>
   <si>
     <t>2023 54390</t>
   </si>
   <si>
     <t>GABRINEZ, GREGORIO, JR S.</t>
   </si>
   <si>
     <t>2023 43385</t>
   </si>
   <si>
     <t>GALLEGO, JEMARLYN P.</t>
   </si>
   <si>
     <t>2023 67588</t>
   </si>
   <si>
     <t>GARRIDO, CG FLORENCE P.</t>
   </si>
   <si>
     <t>2023 32227</t>
   </si>
   <si>
     <t>GUALVEZ, SUSANA MAE R.</t>
   </si>
   <si>
     <t>2023 33277</t>
   </si>
   <si>
     <t>HOYOS, SUNSHINE T.</t>
   </si>
   <si>
-    <t>2011-01680</t>
-[...4 lines deleted...]
-  <si>
     <t>2023 58402</t>
   </si>
   <si>
     <t>LAPNITE, RYAN A.</t>
   </si>
   <si>
     <t>2023 39377</t>
   </si>
   <si>
     <t>LARAGA, MARJUN L.</t>
   </si>
   <si>
     <t>2023 32238</t>
   </si>
   <si>
     <t>LOGRONIO, JOMARIE G.</t>
   </si>
   <si>
     <t>2023 32216</t>
   </si>
   <si>
     <t>LOZADA, MIA C.</t>
   </si>
   <si>
     <t>2023 30196</t>
@@ -871,56 +1804,50 @@
   <si>
     <t>2023 33283</t>
   </si>
   <si>
     <t>PAGANGPANG, BIANCA MAE L.</t>
   </si>
   <si>
     <t>2023 38374</t>
   </si>
   <si>
     <t>PAJE, CHARO R.</t>
   </si>
   <si>
     <t>2023 30195</t>
   </si>
   <si>
     <t>PANDELING, ELJHON S.</t>
   </si>
   <si>
     <t>2023 67566</t>
   </si>
   <si>
     <t>RIVAS, LAICA L.</t>
   </si>
   <si>
-    <t>2022 10983</t>
-[...4 lines deleted...]
-  <si>
     <t>2023 44387</t>
   </si>
   <si>
     <t>SAMBERE, LISLY J.</t>
   </si>
   <si>
     <t>2023 33280</t>
   </si>
   <si>
     <t>SAMPAYAN, JASMINE D.</t>
   </si>
   <si>
     <t>2025-00386</t>
   </si>
   <si>
     <t>SOLIJON, MARWIN A.</t>
   </si>
   <si>
     <t>2023 44391</t>
   </si>
   <si>
     <t>SUBRICARAY, PRINCESS ALTHEA</t>
   </si>
   <si>
     <t>2023 37357</t>
@@ -988,56 +1915,50 @@
   <si>
     <t>2023 44389</t>
   </si>
   <si>
     <t>CAMINO, JOEY BOY A.</t>
   </si>
   <si>
     <t>2023 33269</t>
   </si>
   <si>
     <t>CUBIL, CRIZEL JOY L.</t>
   </si>
   <si>
     <t>2023 85647</t>
   </si>
   <si>
     <t>DAGAANG, EDGAR</t>
   </si>
   <si>
     <t>2023 85649</t>
   </si>
   <si>
     <t>ENERO, NOEL F.</t>
   </si>
   <si>
-    <t>2022 17145</t>
-[...4 lines deleted...]
-  <si>
     <t>2023 35335</t>
   </si>
   <si>
     <t>GILO, RIANZAREZ M.</t>
   </si>
   <si>
     <t>2022 22168</t>
   </si>
   <si>
     <t>LOBIN, EDELYN</t>
   </si>
   <si>
     <t>2023 30200</t>
   </si>
   <si>
     <t>LUZ, ANTHONETTE F.</t>
   </si>
   <si>
     <t>2023 34311</t>
   </si>
   <si>
     <t>MABASLAY, MYCELY JEAN G.</t>
   </si>
   <si>
     <t>2011-00298</t>
@@ -1054,66 +1975,54 @@
   <si>
     <t>2023 32243</t>
   </si>
   <si>
     <t>PAGSIAT, MARZHA REXIEL FAVE L.</t>
   </si>
   <si>
     <t>2023 41379</t>
   </si>
   <si>
     <t>PORTILLO, APPLE L.</t>
   </si>
   <si>
     <t>2023 68608</t>
   </si>
   <si>
     <t>QUIJADA, YZRA EVANE A.</t>
   </si>
   <si>
     <t>2023 57394</t>
   </si>
   <si>
     <t>RAMIREZ, CYREL M.</t>
   </si>
   <si>
-    <t>2023 58399</t>
-[...4 lines deleted...]
-  <si>
     <t>2023 44392</t>
   </si>
   <si>
     <t>TATON, AXIL M.</t>
-  </si>
-[...4 lines deleted...]
-    <t>TESTA, JESSELOU MAE P.</t>
   </si>
   <si>
     <t>2023 47389</t>
   </si>
   <si>
     <t>URBISTONDO, DAISY V.</t>
   </si>
   <si>
     <t>2023 33268</t>
   </si>
   <si>
     <t>VALLES, MELVIN</t>
   </si>
   <si>
     <t>2021-05823</t>
   </si>
   <si>
     <t>VASQUEZ, BERNALYN V.</t>
   </si>
   <si>
     <t>2023 32252</t>
   </si>
   <si>
     <t>VERTICAL, MARIVEL A.</t>
   </si>
@@ -1264,51 +2173,51 @@
     <xf xfId="0" fontId="4" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="0" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="3" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="0" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="3" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1572,50 +2481,62 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
+<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+</file>
+
+<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+</file>
+
+<file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E86"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="10" activePane="bottomLeft" state="frozen" topLeftCell="A11"/>
       <selection pane="bottomLeft" activeCell="D11" sqref="D11:E86"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16" customWidth="true" style="0"/>
     <col min="2" max="2" width="34" customWidth="true" style="0"/>
     <col min="3" max="3" width="14" customWidth="true" style="0"/>
     <col min="4" max="4" width="14" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
@@ -1695,1327 +2616,1327 @@
         <v>9</v>
       </c>
       <c r="C10" s="5" t="s">
         <v>10</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>11</v>
       </c>
       <c r="E10" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="8" t="s">
         <v>13</v>
       </c>
       <c r="B11" s="6" t="s">
         <v>14</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="E11" s="8" t="s">
-        <v>17</v>
+      <c r="E11" s="8">
+        <v>1.7</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="B12" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="B12" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C12" s="7" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D12" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="E12" s="9" t="s">
-        <v>17</v>
+      <c r="E12" s="9">
+        <v>2.0</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="B13" s="6" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="E13" s="8" t="s">
-        <v>17</v>
+      <c r="E13" s="8">
+        <v>2.6</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="9" t="s">
+        <v>22</v>
+      </c>
+      <c r="B14" s="7" t="s">
         <v>23</v>
       </c>
-      <c r="B14" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C14" s="7" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D14" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="E14" s="9" t="s">
-        <v>17</v>
+      <c r="E14" s="9">
+        <v>1.9</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="8" t="s">
+        <v>24</v>
+      </c>
+      <c r="B15" s="6" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D15" s="8" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>26</v>
+      </c>
+      <c r="E15" s="8">
+        <v>1.9</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="B16" s="7" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D16" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E16" s="9" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="8" t="s">
         <v>30</v>
       </c>
       <c r="B17" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="E17" s="8" t="s">
-        <v>17</v>
+      <c r="E17" s="8">
+        <v>1.5</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B18" s="7" t="s">
         <v>33</v>
       </c>
       <c r="C18" s="7" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D18" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="E18" s="9" t="s">
-        <v>17</v>
+      <c r="E18" s="9">
+        <v>2.0</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="8" t="s">
         <v>34</v>
       </c>
       <c r="B19" s="6" t="s">
         <v>35</v>
       </c>
       <c r="C19" s="6" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="E19" s="8" t="s">
-        <v>17</v>
+      <c r="E19" s="8">
+        <v>1.7</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B20" s="7" t="s">
         <v>37</v>
       </c>
       <c r="C20" s="7" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D20" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="E20" s="9" t="s">
-        <v>17</v>
+      <c r="E20" s="9">
+        <v>2.1</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="8" t="s">
         <v>38</v>
       </c>
       <c r="B21" s="6" t="s">
         <v>39</v>
       </c>
       <c r="C21" s="6" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="E21" s="8" t="s">
-        <v>17</v>
+      <c r="E21" s="8">
+        <v>1.8</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="9" t="s">
         <v>40</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>41</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D22" s="9" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>42</v>
+      </c>
+      <c r="E22" s="9">
+        <v>1.8</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="8" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B23" s="6" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C23" s="6" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="E23" s="8" t="s">
-        <v>17</v>
+      <c r="E23" s="8">
+        <v>2.1</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="9" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B24" s="7" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D24" s="9" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="E24" s="9" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="8" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B25" s="6" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C25" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D25" s="8" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>42</v>
+      </c>
+      <c r="E25" s="8">
+        <v>2.1</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="9" t="s">
         <v>49</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>50</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D26" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="E26" s="9" t="s">
-        <v>17</v>
+      <c r="E26" s="9">
+        <v>1.6</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" s="8" t="s">
         <v>51</v>
       </c>
       <c r="B27" s="6" t="s">
         <v>52</v>
       </c>
       <c r="C27" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="E27" s="8" t="s">
-        <v>17</v>
+      <c r="E27" s="8">
+        <v>1.8</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="9" t="s">
         <v>53</v>
       </c>
       <c r="B28" s="7" t="s">
         <v>54</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>55</v>
       </c>
       <c r="D28" s="9" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>42</v>
+      </c>
+      <c r="E28" s="9">
+        <v>2.6</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="8" t="s">
         <v>56</v>
       </c>
       <c r="B29" s="6" t="s">
         <v>57</v>
       </c>
       <c r="C29" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="E29" s="8" t="s">
-        <v>17</v>
+      <c r="E29" s="8">
+        <v>1.8</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="9" t="s">
         <v>58</v>
       </c>
       <c r="B30" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C30" s="7" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D30" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="E30" s="9" t="s">
-        <v>17</v>
+      <c r="E30" s="9">
+        <v>2.0</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="8" t="s">
         <v>60</v>
       </c>
       <c r="B31" s="6" t="s">
         <v>61</v>
       </c>
       <c r="C31" s="6" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="E31" s="8" t="s">
-        <v>17</v>
+      <c r="E31" s="8">
+        <v>1.8</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="9" t="s">
         <v>62</v>
       </c>
       <c r="B32" s="7" t="s">
         <v>63</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D32" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="E32" s="9" t="s">
-        <v>17</v>
+      <c r="E32" s="9">
+        <v>2.5</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="8" t="s">
         <v>64</v>
       </c>
       <c r="B33" s="6" t="s">
         <v>65</v>
       </c>
       <c r="C33" s="6" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D33" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="E33" s="8" t="s">
-        <v>17</v>
+      <c r="E33" s="8">
+        <v>1.8</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="9" t="s">
         <v>66</v>
       </c>
       <c r="B34" s="7" t="s">
         <v>67</v>
       </c>
       <c r="C34" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D34" s="9" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="E34" s="9" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="8" t="s">
         <v>68</v>
       </c>
       <c r="B35" s="6" t="s">
         <v>69</v>
       </c>
       <c r="C35" s="6" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="E35" s="8" t="s">
-        <v>17</v>
+      <c r="E35" s="8">
+        <v>1.8</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="9" t="s">
         <v>70</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>71</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D36" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="E36" s="9" t="s">
-        <v>17</v>
+      <c r="E36" s="9">
+        <v>1.5</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="8" t="s">
         <v>72</v>
       </c>
       <c r="B37" s="6" t="s">
         <v>73</v>
       </c>
       <c r="C37" s="6" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D37" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="E37" s="8" t="s">
-        <v>17</v>
+      <c r="E37" s="8">
+        <v>1.9</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="9" t="s">
         <v>74</v>
       </c>
       <c r="B38" s="7" t="s">
         <v>75</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D38" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="E38" s="9" t="s">
-        <v>17</v>
+      <c r="E38" s="9">
+        <v>2.1</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="8" t="s">
         <v>76</v>
       </c>
       <c r="B39" s="6" t="s">
         <v>77</v>
       </c>
       <c r="C39" s="6" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D39" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="E39" s="8" t="s">
-        <v>17</v>
+      <c r="E39" s="8">
+        <v>1.9</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" s="9" t="s">
         <v>78</v>
       </c>
       <c r="B40" s="7" t="s">
         <v>79</v>
       </c>
       <c r="C40" s="7" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D40" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="E40" s="9" t="s">
-        <v>17</v>
+      <c r="E40" s="9">
+        <v>1.9</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" s="8" t="s">
         <v>80</v>
       </c>
       <c r="B41" s="6" t="s">
         <v>81</v>
       </c>
       <c r="C41" s="6" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D41" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="E41" s="8" t="s">
-        <v>17</v>
+      <c r="E41" s="8">
+        <v>1.9</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" s="9" t="s">
         <v>82</v>
       </c>
       <c r="B42" s="7" t="s">
         <v>83</v>
       </c>
       <c r="C42" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D42" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="E42" s="9" t="s">
-        <v>17</v>
+      <c r="E42" s="9">
+        <v>2.0</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" s="8" t="s">
         <v>84</v>
       </c>
       <c r="B43" s="6" t="s">
         <v>85</v>
       </c>
       <c r="C43" s="6" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D43" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="E43" s="8" t="s">
-        <v>17</v>
+      <c r="E43" s="8">
+        <v>1.9</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" s="9" t="s">
         <v>86</v>
       </c>
       <c r="B44" s="7" t="s">
         <v>87</v>
       </c>
       <c r="C44" s="7" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D44" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="E44" s="9" t="s">
-        <v>17</v>
+      <c r="E44" s="9">
+        <v>1.9</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" s="8" t="s">
         <v>88</v>
       </c>
       <c r="B45" s="6" t="s">
         <v>89</v>
       </c>
       <c r="C45" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D45" s="8" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>26</v>
+      </c>
+      <c r="E45" s="8">
+        <v>2.0</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" s="9" t="s">
         <v>90</v>
       </c>
       <c r="B46" s="7" t="s">
         <v>91</v>
       </c>
       <c r="C46" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D46" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E46" s="9" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" s="8" t="s">
         <v>92</v>
       </c>
       <c r="B47" s="6" t="s">
         <v>93</v>
       </c>
       <c r="C47" s="6" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D47" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="E47" s="8" t="s">
-        <v>17</v>
+      <c r="E47" s="8">
+        <v>1.9</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" s="9" t="s">
         <v>94</v>
       </c>
       <c r="B48" s="7" t="s">
         <v>95</v>
       </c>
       <c r="C48" s="7" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D48" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="E48" s="9" t="s">
-        <v>17</v>
+      <c r="E48" s="9">
+        <v>1.7</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49" s="8" t="s">
         <v>96</v>
       </c>
       <c r="B49" s="6" t="s">
         <v>97</v>
       </c>
       <c r="C49" s="6" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D49" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="E49" s="8" t="s">
-        <v>17</v>
+      <c r="E49" s="8">
+        <v>1.8</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" s="9" t="s">
         <v>98</v>
       </c>
       <c r="B50" s="7" t="s">
         <v>99</v>
       </c>
       <c r="C50" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D50" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="E50" s="9" t="s">
-        <v>17</v>
+      <c r="E50" s="9">
+        <v>1.7</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51" s="8" t="s">
         <v>100</v>
       </c>
       <c r="B51" s="6" t="s">
         <v>101</v>
       </c>
       <c r="C51" s="6" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D51" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="E51" s="8" t="s">
-        <v>17</v>
+      <c r="E51" s="8">
+        <v>2.0</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52" s="9" t="s">
         <v>102</v>
       </c>
       <c r="B52" s="7" t="s">
         <v>103</v>
       </c>
       <c r="C52" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D52" s="9" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="E52" s="9" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" s="8" t="s">
         <v>104</v>
       </c>
       <c r="B53" s="6" t="s">
         <v>105</v>
       </c>
       <c r="C53" s="6" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D53" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="E53" s="8" t="s">
-        <v>17</v>
+      <c r="E53" s="8">
+        <v>1.8</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" s="9" t="s">
         <v>106</v>
       </c>
       <c r="B54" s="7" t="s">
         <v>107</v>
       </c>
       <c r="C54" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D54" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="E54" s="9" t="s">
-        <v>17</v>
+      <c r="E54" s="9">
+        <v>1.7</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="A55" s="8" t="s">
         <v>108</v>
       </c>
       <c r="B55" s="6" t="s">
         <v>109</v>
       </c>
       <c r="C55" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D55" s="8" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>42</v>
+      </c>
+      <c r="E55" s="8">
+        <v>2.4</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56" s="9" t="s">
         <v>110</v>
       </c>
       <c r="B56" s="7" t="s">
         <v>111</v>
       </c>
       <c r="C56" s="7" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D56" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="E56" s="9" t="s">
-        <v>17</v>
+      <c r="E56" s="9">
+        <v>2.0</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" s="8" t="s">
         <v>112</v>
       </c>
       <c r="B57" s="6" t="s">
         <v>113</v>
       </c>
       <c r="C57" s="6" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D57" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="E57" s="8" t="s">
-        <v>17</v>
+      <c r="E57" s="8">
+        <v>2.0</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58" s="9" t="s">
         <v>114</v>
       </c>
       <c r="B58" s="7" t="s">
         <v>115</v>
       </c>
       <c r="C58" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D58" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="E58" s="9" t="s">
-        <v>17</v>
+      <c r="E58" s="9">
+        <v>1.5</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59" s="8" t="s">
         <v>116</v>
       </c>
       <c r="B59" s="6" t="s">
         <v>117</v>
       </c>
       <c r="C59" s="6" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D59" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="E59" s="8" t="s">
-        <v>17</v>
+      <c r="E59" s="8">
+        <v>2.1</v>
       </c>
     </row>
     <row r="60" spans="1:5">
       <c r="A60" s="9" t="s">
         <v>118</v>
       </c>
       <c r="B60" s="7" t="s">
         <v>119</v>
       </c>
       <c r="C60" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D60" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="E60" s="9" t="s">
-        <v>17</v>
+      <c r="E60" s="9">
+        <v>1.7</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61" s="8" t="s">
         <v>120</v>
       </c>
       <c r="B61" s="6" t="s">
         <v>121</v>
       </c>
       <c r="C61" s="6" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D61" s="8" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="E61" s="8" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
     </row>
     <row r="62" spans="1:5">
       <c r="A62" s="9" t="s">
         <v>122</v>
       </c>
       <c r="B62" s="7" t="s">
         <v>123</v>
       </c>
       <c r="C62" s="7" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D62" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="E62" s="9" t="s">
-        <v>17</v>
+      <c r="E62" s="9">
+        <v>1.9</v>
       </c>
     </row>
     <row r="63" spans="1:5">
       <c r="A63" s="8" t="s">
         <v>124</v>
       </c>
       <c r="B63" s="6" t="s">
         <v>125</v>
       </c>
       <c r="C63" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D63" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="E63" s="8" t="s">
-        <v>17</v>
+      <c r="E63" s="8">
+        <v>1.7</v>
       </c>
     </row>
     <row r="64" spans="1:5">
       <c r="A64" s="9" t="s">
         <v>126</v>
       </c>
       <c r="B64" s="7" t="s">
         <v>127</v>
       </c>
       <c r="C64" s="7" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D64" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="E64" s="9" t="s">
-        <v>17</v>
+      <c r="E64" s="9">
+        <v>2.6</v>
       </c>
     </row>
     <row r="65" spans="1:5">
       <c r="A65" s="8" t="s">
         <v>128</v>
       </c>
       <c r="B65" s="6" t="s">
         <v>129</v>
       </c>
       <c r="C65" s="6" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D65" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="E65" s="8" t="s">
-        <v>17</v>
+      <c r="E65" s="8">
+        <v>2.4</v>
       </c>
     </row>
     <row r="66" spans="1:5">
       <c r="A66" s="9" t="s">
         <v>130</v>
       </c>
       <c r="B66" s="7" t="s">
         <v>131</v>
       </c>
       <c r="C66" s="7" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D66" s="9" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>42</v>
+      </c>
+      <c r="E66" s="9">
+        <v>3.0</v>
       </c>
     </row>
     <row r="67" spans="1:5">
       <c r="A67" s="8" t="s">
         <v>132</v>
       </c>
       <c r="B67" s="6" t="s">
         <v>133</v>
       </c>
       <c r="C67" s="6" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D67" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="E67" s="8" t="s">
-        <v>17</v>
+      <c r="E67" s="8">
+        <v>2.5</v>
       </c>
     </row>
     <row r="68" spans="1:5">
       <c r="A68" s="9" t="s">
         <v>134</v>
       </c>
       <c r="B68" s="7" t="s">
         <v>135</v>
       </c>
       <c r="C68" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D68" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E68" s="9" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
     </row>
     <row r="69" spans="1:5">
       <c r="A69" s="8" t="s">
         <v>136</v>
       </c>
       <c r="B69" s="6" t="s">
         <v>137</v>
       </c>
       <c r="C69" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D69" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="E69" s="8" t="s">
-        <v>17</v>
+      <c r="E69" s="8">
+        <v>1.8</v>
       </c>
     </row>
     <row r="70" spans="1:5">
       <c r="A70" s="9" t="s">
         <v>138</v>
       </c>
       <c r="B70" s="7" t="s">
         <v>139</v>
       </c>
       <c r="C70" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D70" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="E70" s="9" t="s">
-        <v>17</v>
+      <c r="E70" s="9">
+        <v>1.6</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71" s="8" t="s">
         <v>140</v>
       </c>
       <c r="B71" s="6" t="s">
         <v>141</v>
       </c>
       <c r="C71" s="6" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D71" s="8" t="s">
         <v>16</v>
       </c>
       <c r="E71" s="8" t="s">
-        <v>17</v>
+        <v>142</v>
       </c>
     </row>
     <row r="72" spans="1:5">
       <c r="A72" s="9" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B72" s="7" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="C72" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D72" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="E72" s="9" t="s">
-        <v>17</v>
+      <c r="E72" s="9">
+        <v>1.8</v>
       </c>
     </row>
     <row r="73" spans="1:5">
       <c r="A73" s="8" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B73" s="6" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="C73" s="6" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D73" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="E73" s="8" t="s">
-        <v>17</v>
+      <c r="E73" s="8">
+        <v>2.6</v>
       </c>
     </row>
     <row r="74" spans="1:5">
       <c r="A74" s="9" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B74" s="7" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="C74" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D74" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="E74" s="9" t="s">
-        <v>17</v>
+      <c r="E74" s="9">
+        <v>1.7</v>
       </c>
     </row>
     <row r="75" spans="1:5">
       <c r="A75" s="8" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B75" s="6" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="C75" s="6" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D75" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="E75" s="8" t="s">
-        <v>17</v>
+      <c r="E75" s="8">
+        <v>2.5</v>
       </c>
     </row>
     <row r="76" spans="1:5">
       <c r="A76" s="9" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B76" s="7" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="C76" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D76" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="E76" s="9" t="s">
-        <v>17</v>
+      <c r="E76" s="9">
+        <v>1.5</v>
       </c>
     </row>
     <row r="77" spans="1:5">
       <c r="A77" s="8" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B77" s="6" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="C77" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D77" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="E77" s="8" t="s">
-        <v>17</v>
+      <c r="E77" s="8">
+        <v>1.6</v>
       </c>
     </row>
     <row r="78" spans="1:5">
       <c r="A78" s="9" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B78" s="7" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="C78" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D78" s="9" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>26</v>
+      </c>
+      <c r="E78" s="9">
+        <v>2.1</v>
       </c>
     </row>
     <row r="79" spans="1:5">
       <c r="A79" s="8" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B79" s="6" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="C79" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D79" s="8" t="s">
         <v>16</v>
       </c>
       <c r="E79" s="8" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
     </row>
     <row r="80" spans="1:5">
       <c r="A80" s="9" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B80" s="7" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="C80" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D80" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="E80" s="9" t="s">
-        <v>17</v>
+      <c r="E80" s="9">
+        <v>2.1</v>
       </c>
     </row>
     <row r="81" spans="1:5">
       <c r="A81" s="8" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B81" s="6" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="C81" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D81" s="8" t="s">
         <v>16</v>
       </c>
       <c r="E81" s="8" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
     </row>
     <row r="82" spans="1:5">
       <c r="A82" s="9" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B82" s="7" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="C82" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D82" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="E82" s="9" t="s">
-        <v>17</v>
+      <c r="E82" s="9">
+        <v>2.3</v>
       </c>
     </row>
     <row r="83" spans="1:5">
       <c r="A83" s="8" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B83" s="6" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="C83" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D83" s="8" t="s">
         <v>16</v>
       </c>
       <c r="E83" s="8" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
     </row>
     <row r="84" spans="1:5">
       <c r="A84" s="9" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B84" s="7" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C84" s="7" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D84" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="E84" s="9" t="s">
-        <v>17</v>
+      <c r="E84" s="9">
+        <v>2.8</v>
       </c>
     </row>
     <row r="85" spans="1:5">
       <c r="A85" s="8" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B85" s="6" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="C85" s="6" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D85" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="E85" s="8" t="s">
-        <v>17</v>
+      <c r="E85" s="8">
+        <v>2.2</v>
       </c>
     </row>
     <row r="86" spans="1:5">
       <c r="A86" s="9" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B86" s="7" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="C86" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D86" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="E86" s="9" t="s">
-        <v>17</v>
+      <c r="E86" s="9">
+        <v>2.1</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="A3:E3"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="A5:E5"/>
     <mergeCell ref="A6:E6"/>
     <mergeCell ref="A7:E7"/>
     <mergeCell ref="A8:E8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E29"/>
@@ -3023,449 +3944,449 @@
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="10" activePane="bottomLeft" state="frozen" topLeftCell="A11"/>
       <selection pane="bottomLeft" activeCell="D11" sqref="D11:E29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16" customWidth="true" style="0"/>
     <col min="2" max="2" width="34" customWidth="true" style="0"/>
     <col min="3" max="3" width="14" customWidth="true" style="0"/>
     <col min="4" max="4" width="14" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="3" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="4"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="4"/>
       <c r="E4" s="4"/>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="4"/>
       <c r="C5" s="4"/>
       <c r="D5" s="4"/>
       <c r="E5" s="4"/>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="4" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B6" s="4"/>
       <c r="C6" s="4"/>
       <c r="D6" s="4"/>
       <c r="E6" s="4"/>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="4"/>
       <c r="C7" s="4"/>
       <c r="D7" s="4"/>
       <c r="E7" s="4"/>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="4" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B8" s="4"/>
       <c r="C8" s="4"/>
       <c r="D8" s="4"/>
       <c r="E8" s="4"/>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>9</v>
       </c>
       <c r="C10" s="5" t="s">
         <v>10</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>11</v>
       </c>
       <c r="E10" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="8" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="C11" s="6" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="D11" s="8" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>42</v>
+      </c>
+      <c r="E11" s="8">
+        <v>1.5</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="9" t="s">
+        <v>179</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>180</v>
+      </c>
+      <c r="C12" s="7" t="s">
         <v>178</v>
       </c>
-      <c r="B12" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D12" s="9" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>42</v>
+      </c>
+      <c r="E12" s="9">
+        <v>1.6</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="8" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="C13" s="6" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="D13" s="8" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>42</v>
+      </c>
+      <c r="E13" s="8">
+        <v>1.3</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="9" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B14" s="7" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="D14" s="9" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>42</v>
+      </c>
+      <c r="E14" s="9">
+        <v>1.6</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="8" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B15" s="6" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="C15" s="6" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="D15" s="8" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>42</v>
+      </c>
+      <c r="E15" s="8">
+        <v>1.6</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="9" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="D16" s="9" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>42</v>
+      </c>
+      <c r="E16" s="9">
+        <v>1.5</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="8" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B17" s="6" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="C17" s="6" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="D17" s="8" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>42</v>
+      </c>
+      <c r="E17" s="8">
+        <v>2.3</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="9" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="C18" s="7" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="D18" s="9" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>42</v>
+      </c>
+      <c r="E18" s="9">
+        <v>1.9</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="8" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B19" s="6" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="C19" s="6" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="D19" s="8" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>42</v>
+      </c>
+      <c r="E19" s="8">
+        <v>1.7</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="9" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="C20" s="7" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="D20" s="9" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>42</v>
+      </c>
+      <c r="E20" s="9">
+        <v>2.2</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="8" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B21" s="6" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="C21" s="6" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="D21" s="8" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>42</v>
+      </c>
+      <c r="E21" s="8">
+        <v>2.3</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="9" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B22" s="7" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="C22" s="7" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="D22" s="9" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>42</v>
+      </c>
+      <c r="E22" s="9">
+        <v>2.2</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="8" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B23" s="6" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="C23" s="6" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="D23" s="8" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>42</v>
+      </c>
+      <c r="E23" s="8">
+        <v>1.8</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="9" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B24" s="7" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="D24" s="9" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>42</v>
+      </c>
+      <c r="E24" s="9">
+        <v>1.5</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="8" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B25" s="6" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="C25" s="6" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="D25" s="8" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>42</v>
+      </c>
+      <c r="E25" s="8">
+        <v>2.1</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="9" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="C26" s="7" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="D26" s="9" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>42</v>
+      </c>
+      <c r="E26" s="9">
+        <v>1.8</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" s="8" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B27" s="6" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="C27" s="6" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="D27" s="8" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>42</v>
+      </c>
+      <c r="E27" s="8">
+        <v>1.7</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="9" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B28" s="7" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="C28" s="7" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="D28" s="9" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>42</v>
+      </c>
+      <c r="E28" s="9">
+        <v>2.4</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="8" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B29" s="6" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="C29" s="6" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="D29" s="8" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>42</v>
+      </c>
+      <c r="E29" s="8">
+        <v>1.9</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="A3:E3"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="A5:E5"/>
     <mergeCell ref="A6:E6"/>
     <mergeCell ref="A7:E7"/>
     <mergeCell ref="A8:E8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E11"/>
@@ -3473,1558 +4394,4509 @@
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="10" activePane="bottomLeft" state="frozen" topLeftCell="A11"/>
       <selection pane="bottomLeft" activeCell="D11" sqref="D11:E11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16" customWidth="true" style="0"/>
     <col min="2" max="2" width="34" customWidth="true" style="0"/>
     <col min="3" max="3" width="14" customWidth="true" style="0"/>
     <col min="4" max="4" width="14" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="3" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="4"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="4"/>
       <c r="E4" s="4"/>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="4"/>
       <c r="C5" s="4"/>
       <c r="D5" s="4"/>
       <c r="E5" s="4"/>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="4" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B6" s="4"/>
       <c r="C6" s="4"/>
       <c r="D6" s="4"/>
       <c r="E6" s="4"/>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="4" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B7" s="4"/>
       <c r="C7" s="4"/>
       <c r="D7" s="4"/>
       <c r="E7" s="4"/>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="4" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B8" s="4"/>
       <c r="C8" s="4"/>
       <c r="D8" s="4"/>
       <c r="E8" s="4"/>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>9</v>
       </c>
       <c r="C10" s="5" t="s">
         <v>10</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>11</v>
       </c>
       <c r="E10" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="8" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="C11" s="6" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D11" s="8" t="s">
-        <v>220</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>221</v>
+      </c>
+      <c r="E11" s="8">
+        <v>1.9</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="A3:E3"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="A5:E5"/>
     <mergeCell ref="A6:E6"/>
     <mergeCell ref="A7:E7"/>
     <mergeCell ref="A8:E8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:E31"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <pane ySplit="10" activePane="bottomLeft" state="frozen" topLeftCell="A11"/>
+      <selection pane="bottomLeft" activeCell="D11" sqref="D11:E31"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="16" customWidth="true" style="0"/>
+    <col min="2" max="2" width="34" customWidth="true" style="0"/>
+    <col min="3" max="3" width="14" customWidth="true" style="0"/>
+    <col min="4" max="4" width="14" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:5">
+      <c r="A1" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1"/>
+      <c r="C1" s="1"/>
+      <c r="D1" s="1"/>
+      <c r="E1" s="1"/>
+    </row>
+    <row r="2" spans="1:5">
+      <c r="A2" s="3" t="s">
+        <v>222</v>
+      </c>
+      <c r="B2" s="1"/>
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1"/>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B3" s="4"/>
+      <c r="C3" s="4"/>
+      <c r="D3" s="4"/>
+      <c r="E3" s="4"/>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B4" s="4"/>
+      <c r="C4" s="4"/>
+      <c r="D4" s="4"/>
+      <c r="E4" s="4"/>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B5" s="4"/>
+      <c r="C5" s="4"/>
+      <c r="D5" s="4"/>
+      <c r="E5" s="4"/>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="4" t="s">
+        <v>223</v>
+      </c>
+      <c r="B6" s="4"/>
+      <c r="C6" s="4"/>
+      <c r="D6" s="4"/>
+      <c r="E6" s="4"/>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B7" s="4"/>
+      <c r="C7" s="4"/>
+      <c r="D7" s="4"/>
+      <c r="E7" s="4"/>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="4" t="s">
+        <v>224</v>
+      </c>
+      <c r="B8" s="4"/>
+      <c r="C8" s="4"/>
+      <c r="D8" s="4"/>
+      <c r="E8" s="4"/>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="B10" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="D10" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="E10" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" s="8" t="s">
+        <v>225</v>
+      </c>
+      <c r="B11" s="6" t="s">
+        <v>226</v>
+      </c>
+      <c r="C11" s="6" t="s">
+        <v>227</v>
+      </c>
+      <c r="D11" s="8" t="s">
+        <v>221</v>
+      </c>
+      <c r="E11" s="8" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" s="9" t="s">
+        <v>228</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>229</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>227</v>
+      </c>
+      <c r="D12" s="9" t="s">
+        <v>221</v>
+      </c>
+      <c r="E12" s="9" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" s="8" t="s">
+        <v>230</v>
+      </c>
+      <c r="B13" s="6" t="s">
+        <v>231</v>
+      </c>
+      <c r="C13" s="6" t="s">
+        <v>227</v>
+      </c>
+      <c r="D13" s="8" t="s">
+        <v>221</v>
+      </c>
+      <c r="E13" s="8" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5">
+      <c r="A14" s="9" t="s">
+        <v>232</v>
+      </c>
+      <c r="B14" s="7" t="s">
+        <v>233</v>
+      </c>
+      <c r="C14" s="7" t="s">
+        <v>227</v>
+      </c>
+      <c r="D14" s="9" t="s">
+        <v>221</v>
+      </c>
+      <c r="E14" s="9" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" s="8" t="s">
+        <v>234</v>
+      </c>
+      <c r="B15" s="6" t="s">
+        <v>235</v>
+      </c>
+      <c r="C15" s="6" t="s">
+        <v>227</v>
+      </c>
+      <c r="D15" s="8" t="s">
+        <v>221</v>
+      </c>
+      <c r="E15" s="8" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" s="9" t="s">
+        <v>236</v>
+      </c>
+      <c r="B16" s="7" t="s">
+        <v>237</v>
+      </c>
+      <c r="C16" s="7" t="s">
+        <v>227</v>
+      </c>
+      <c r="D16" s="9" t="s">
+        <v>221</v>
+      </c>
+      <c r="E16" s="9" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5">
+      <c r="A17" s="8" t="s">
+        <v>238</v>
+      </c>
+      <c r="B17" s="6" t="s">
+        <v>239</v>
+      </c>
+      <c r="C17" s="6" t="s">
+        <v>227</v>
+      </c>
+      <c r="D17" s="8" t="s">
+        <v>221</v>
+      </c>
+      <c r="E17" s="8" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
+      <c r="A18" s="9" t="s">
+        <v>240</v>
+      </c>
+      <c r="B18" s="7" t="s">
+        <v>241</v>
+      </c>
+      <c r="C18" s="7" t="s">
+        <v>227</v>
+      </c>
+      <c r="D18" s="9" t="s">
+        <v>221</v>
+      </c>
+      <c r="E18" s="9" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
+      <c r="A19" s="8" t="s">
+        <v>242</v>
+      </c>
+      <c r="B19" s="6" t="s">
+        <v>243</v>
+      </c>
+      <c r="C19" s="6" t="s">
+        <v>227</v>
+      </c>
+      <c r="D19" s="8" t="s">
+        <v>221</v>
+      </c>
+      <c r="E19" s="8" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
+      <c r="A20" s="9" t="s">
+        <v>244</v>
+      </c>
+      <c r="B20" s="7" t="s">
+        <v>245</v>
+      </c>
+      <c r="C20" s="7" t="s">
+        <v>227</v>
+      </c>
+      <c r="D20" s="9" t="s">
+        <v>221</v>
+      </c>
+      <c r="E20" s="9" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
+      <c r="A21" s="8" t="s">
+        <v>246</v>
+      </c>
+      <c r="B21" s="6" t="s">
+        <v>247</v>
+      </c>
+      <c r="C21" s="6" t="s">
+        <v>227</v>
+      </c>
+      <c r="D21" s="8" t="s">
+        <v>221</v>
+      </c>
+      <c r="E21" s="8" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
+      <c r="A22" s="9" t="s">
+        <v>248</v>
+      </c>
+      <c r="B22" s="7" t="s">
+        <v>249</v>
+      </c>
+      <c r="C22" s="7" t="s">
+        <v>227</v>
+      </c>
+      <c r="D22" s="9" t="s">
+        <v>221</v>
+      </c>
+      <c r="E22" s="9" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
+      <c r="A23" s="8" t="s">
+        <v>250</v>
+      </c>
+      <c r="B23" s="6" t="s">
+        <v>251</v>
+      </c>
+      <c r="C23" s="6" t="s">
+        <v>227</v>
+      </c>
+      <c r="D23" s="8" t="s">
+        <v>221</v>
+      </c>
+      <c r="E23" s="8" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
+      <c r="A24" s="9" t="s">
+        <v>252</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>253</v>
+      </c>
+      <c r="C24" s="7" t="s">
+        <v>227</v>
+      </c>
+      <c r="D24" s="9" t="s">
+        <v>221</v>
+      </c>
+      <c r="E24" s="9" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
+      <c r="A25" s="8" t="s">
+        <v>254</v>
+      </c>
+      <c r="B25" s="6" t="s">
+        <v>255</v>
+      </c>
+      <c r="C25" s="6" t="s">
+        <v>227</v>
+      </c>
+      <c r="D25" s="8" t="s">
+        <v>221</v>
+      </c>
+      <c r="E25" s="8" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
+      <c r="A26" s="9" t="s">
+        <v>256</v>
+      </c>
+      <c r="B26" s="7" t="s">
+        <v>257</v>
+      </c>
+      <c r="C26" s="7" t="s">
+        <v>227</v>
+      </c>
+      <c r="D26" s="9" t="s">
+        <v>221</v>
+      </c>
+      <c r="E26" s="9" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
+      <c r="A27" s="8" t="s">
+        <v>258</v>
+      </c>
+      <c r="B27" s="6" t="s">
+        <v>259</v>
+      </c>
+      <c r="C27" s="6" t="s">
+        <v>227</v>
+      </c>
+      <c r="D27" s="8" t="s">
+        <v>221</v>
+      </c>
+      <c r="E27" s="8" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
+      <c r="A28" s="9" t="s">
+        <v>260</v>
+      </c>
+      <c r="B28" s="7" t="s">
+        <v>261</v>
+      </c>
+      <c r="C28" s="7" t="s">
+        <v>227</v>
+      </c>
+      <c r="D28" s="9" t="s">
+        <v>221</v>
+      </c>
+      <c r="E28" s="9" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
+      <c r="A29" s="8" t="s">
+        <v>262</v>
+      </c>
+      <c r="B29" s="6" t="s">
+        <v>263</v>
+      </c>
+      <c r="C29" s="6" t="s">
+        <v>227</v>
+      </c>
+      <c r="D29" s="8" t="s">
+        <v>221</v>
+      </c>
+      <c r="E29" s="8" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5">
+      <c r="A30" s="9" t="s">
+        <v>264</v>
+      </c>
+      <c r="B30" s="7" t="s">
+        <v>265</v>
+      </c>
+      <c r="C30" s="7" t="s">
+        <v>227</v>
+      </c>
+      <c r="D30" s="9" t="s">
+        <v>221</v>
+      </c>
+      <c r="E30" s="9" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5">
+      <c r="A31" s="8" t="s">
+        <v>266</v>
+      </c>
+      <c r="B31" s="6" t="s">
+        <v>267</v>
+      </c>
+      <c r="C31" s="6" t="s">
+        <v>227</v>
+      </c>
+      <c r="D31" s="8" t="s">
+        <v>221</v>
+      </c>
+      <c r="E31" s="8" t="s">
+        <v>142</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:E1"/>
+    <mergeCell ref="A2:E2"/>
+    <mergeCell ref="A3:E3"/>
+    <mergeCell ref="A4:E4"/>
+    <mergeCell ref="A5:E5"/>
+    <mergeCell ref="A6:E6"/>
+    <mergeCell ref="A7:E7"/>
+    <mergeCell ref="A8:E8"/>
+  </mergeCells>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:E93"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <pane ySplit="10" activePane="bottomLeft" state="frozen" topLeftCell="A11"/>
+      <selection pane="bottomLeft" activeCell="D11" sqref="D11:E93"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="16" customWidth="true" style="0"/>
+    <col min="2" max="2" width="34" customWidth="true" style="0"/>
+    <col min="3" max="3" width="14" customWidth="true" style="0"/>
+    <col min="4" max="4" width="14" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:5">
+      <c r="A1" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1"/>
+      <c r="C1" s="1"/>
+      <c r="D1" s="1"/>
+      <c r="E1" s="1"/>
+    </row>
+    <row r="2" spans="1:5">
+      <c r="A2" s="3" t="s">
+        <v>268</v>
+      </c>
+      <c r="B2" s="1"/>
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1"/>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B3" s="4"/>
+      <c r="C3" s="4"/>
+      <c r="D3" s="4"/>
+      <c r="E3" s="4"/>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B4" s="4"/>
+      <c r="C4" s="4"/>
+      <c r="D4" s="4"/>
+      <c r="E4" s="4"/>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B5" s="4"/>
+      <c r="C5" s="4"/>
+      <c r="D5" s="4"/>
+      <c r="E5" s="4"/>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="4" t="s">
+        <v>269</v>
+      </c>
+      <c r="B6" s="4"/>
+      <c r="C6" s="4"/>
+      <c r="D6" s="4"/>
+      <c r="E6" s="4"/>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B7" s="4"/>
+      <c r="C7" s="4"/>
+      <c r="D7" s="4"/>
+      <c r="E7" s="4"/>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="4" t="s">
+        <v>270</v>
+      </c>
+      <c r="B8" s="4"/>
+      <c r="C8" s="4"/>
+      <c r="D8" s="4"/>
+      <c r="E8" s="4"/>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="B10" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="D10" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="E10" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" s="8" t="s">
+        <v>271</v>
+      </c>
+      <c r="B11" s="6" t="s">
+        <v>272</v>
+      </c>
+      <c r="C11" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="D11" s="8" t="s">
+        <v>221</v>
+      </c>
+      <c r="E11" s="8" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" s="9" t="s">
+        <v>273</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="D12" s="9" t="s">
+        <v>221</v>
+      </c>
+      <c r="E12" s="9" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" s="8" t="s">
+        <v>275</v>
+      </c>
+      <c r="B13" s="6" t="s">
+        <v>276</v>
+      </c>
+      <c r="C13" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="D13" s="8" t="s">
+        <v>221</v>
+      </c>
+      <c r="E13" s="8" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5">
+      <c r="A14" s="9" t="s">
+        <v>277</v>
+      </c>
+      <c r="B14" s="7" t="s">
+        <v>278</v>
+      </c>
+      <c r="C14" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="D14" s="9" t="s">
+        <v>221</v>
+      </c>
+      <c r="E14" s="9" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" s="8" t="s">
+        <v>279</v>
+      </c>
+      <c r="B15" s="6" t="s">
+        <v>280</v>
+      </c>
+      <c r="C15" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="D15" s="8" t="s">
+        <v>221</v>
+      </c>
+      <c r="E15" s="8" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" s="9" t="s">
+        <v>281</v>
+      </c>
+      <c r="B16" s="7" t="s">
+        <v>282</v>
+      </c>
+      <c r="C16" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="D16" s="9" t="s">
+        <v>221</v>
+      </c>
+      <c r="E16" s="9" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5">
+      <c r="A17" s="8" t="s">
+        <v>283</v>
+      </c>
+      <c r="B17" s="6" t="s">
+        <v>284</v>
+      </c>
+      <c r="C17" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="D17" s="8" t="s">
+        <v>221</v>
+      </c>
+      <c r="E17" s="8" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
+      <c r="A18" s="9" t="s">
+        <v>285</v>
+      </c>
+      <c r="B18" s="7" t="s">
+        <v>286</v>
+      </c>
+      <c r="C18" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="D18" s="9" t="s">
+        <v>221</v>
+      </c>
+      <c r="E18" s="9" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
+      <c r="A19" s="8" t="s">
+        <v>287</v>
+      </c>
+      <c r="B19" s="6" t="s">
+        <v>288</v>
+      </c>
+      <c r="C19" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="D19" s="8" t="s">
+        <v>221</v>
+      </c>
+      <c r="E19" s="8" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
+      <c r="A20" s="9" t="s">
+        <v>289</v>
+      </c>
+      <c r="B20" s="7" t="s">
+        <v>290</v>
+      </c>
+      <c r="C20" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="D20" s="9" t="s">
+        <v>221</v>
+      </c>
+      <c r="E20" s="9" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
+      <c r="A21" s="8" t="s">
+        <v>291</v>
+      </c>
+      <c r="B21" s="6" t="s">
+        <v>292</v>
+      </c>
+      <c r="C21" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="D21" s="8" t="s">
+        <v>221</v>
+      </c>
+      <c r="E21" s="8" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
+      <c r="A22" s="9" t="s">
+        <v>293</v>
+      </c>
+      <c r="B22" s="7" t="s">
+        <v>294</v>
+      </c>
+      <c r="C22" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="D22" s="9" t="s">
+        <v>221</v>
+      </c>
+      <c r="E22" s="9" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
+      <c r="A23" s="8" t="s">
+        <v>295</v>
+      </c>
+      <c r="B23" s="6" t="s">
+        <v>296</v>
+      </c>
+      <c r="C23" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="D23" s="8" t="s">
+        <v>221</v>
+      </c>
+      <c r="E23" s="8" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
+      <c r="A24" s="9" t="s">
+        <v>297</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>298</v>
+      </c>
+      <c r="C24" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="D24" s="9" t="s">
+        <v>221</v>
+      </c>
+      <c r="E24" s="9" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
+      <c r="A25" s="8" t="s">
+        <v>299</v>
+      </c>
+      <c r="B25" s="6" t="s">
+        <v>300</v>
+      </c>
+      <c r="C25" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="D25" s="8" t="s">
+        <v>221</v>
+      </c>
+      <c r="E25" s="8" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
+      <c r="A26" s="9" t="s">
+        <v>301</v>
+      </c>
+      <c r="B26" s="7" t="s">
+        <v>302</v>
+      </c>
+      <c r="C26" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="D26" s="9" t="s">
+        <v>221</v>
+      </c>
+      <c r="E26" s="9" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
+      <c r="A27" s="8" t="s">
+        <v>303</v>
+      </c>
+      <c r="B27" s="6" t="s">
+        <v>304</v>
+      </c>
+      <c r="C27" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="D27" s="8" t="s">
+        <v>221</v>
+      </c>
+      <c r="E27" s="8" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
+      <c r="A28" s="9" t="s">
+        <v>305</v>
+      </c>
+      <c r="B28" s="7" t="s">
+        <v>306</v>
+      </c>
+      <c r="C28" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="D28" s="9" t="s">
+        <v>221</v>
+      </c>
+      <c r="E28" s="9" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
+      <c r="A29" s="8" t="s">
+        <v>307</v>
+      </c>
+      <c r="B29" s="6" t="s">
+        <v>308</v>
+      </c>
+      <c r="C29" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="D29" s="8" t="s">
+        <v>221</v>
+      </c>
+      <c r="E29" s="8" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5">
+      <c r="A30" s="9" t="s">
+        <v>309</v>
+      </c>
+      <c r="B30" s="7" t="s">
+        <v>310</v>
+      </c>
+      <c r="C30" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="D30" s="9" t="s">
+        <v>221</v>
+      </c>
+      <c r="E30" s="9" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5">
+      <c r="A31" s="8" t="s">
+        <v>311</v>
+      </c>
+      <c r="B31" s="6" t="s">
+        <v>312</v>
+      </c>
+      <c r="C31" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="D31" s="8" t="s">
+        <v>221</v>
+      </c>
+      <c r="E31" s="8" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5">
+      <c r="A32" s="9" t="s">
+        <v>313</v>
+      </c>
+      <c r="B32" s="7" t="s">
+        <v>314</v>
+      </c>
+      <c r="C32" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="D32" s="9" t="s">
+        <v>221</v>
+      </c>
+      <c r="E32" s="9" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5">
+      <c r="A33" s="8" t="s">
+        <v>315</v>
+      </c>
+      <c r="B33" s="6" t="s">
+        <v>316</v>
+      </c>
+      <c r="C33" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="D33" s="8" t="s">
+        <v>221</v>
+      </c>
+      <c r="E33" s="8" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
+      <c r="A34" s="9" t="s">
+        <v>317</v>
+      </c>
+      <c r="B34" s="7" t="s">
+        <v>318</v>
+      </c>
+      <c r="C34" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="D34" s="9" t="s">
+        <v>221</v>
+      </c>
+      <c r="E34" s="9" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
+      <c r="A35" s="8" t="s">
+        <v>319</v>
+      </c>
+      <c r="B35" s="6" t="s">
+        <v>320</v>
+      </c>
+      <c r="C35" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="D35" s="8" t="s">
+        <v>221</v>
+      </c>
+      <c r="E35" s="8" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
+      <c r="A36" s="9" t="s">
+        <v>321</v>
+      </c>
+      <c r="B36" s="7" t="s">
+        <v>322</v>
+      </c>
+      <c r="C36" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="D36" s="9" t="s">
+        <v>221</v>
+      </c>
+      <c r="E36" s="9" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
+      <c r="A37" s="8" t="s">
+        <v>323</v>
+      </c>
+      <c r="B37" s="6" t="s">
+        <v>324</v>
+      </c>
+      <c r="C37" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="D37" s="8" t="s">
+        <v>221</v>
+      </c>
+      <c r="E37" s="8" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
+      <c r="A38" s="9" t="s">
+        <v>325</v>
+      </c>
+      <c r="B38" s="7" t="s">
+        <v>326</v>
+      </c>
+      <c r="C38" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="D38" s="9" t="s">
+        <v>221</v>
+      </c>
+      <c r="E38" s="9" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
+      <c r="A39" s="8" t="s">
+        <v>327</v>
+      </c>
+      <c r="B39" s="6" t="s">
+        <v>328</v>
+      </c>
+      <c r="C39" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="D39" s="8" t="s">
+        <v>221</v>
+      </c>
+      <c r="E39" s="8" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5">
+      <c r="A40" s="9" t="s">
+        <v>329</v>
+      </c>
+      <c r="B40" s="7" t="s">
+        <v>330</v>
+      </c>
+      <c r="C40" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="D40" s="9" t="s">
+        <v>221</v>
+      </c>
+      <c r="E40" s="9" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5">
+      <c r="A41" s="8" t="s">
+        <v>331</v>
+      </c>
+      <c r="B41" s="6" t="s">
+        <v>332</v>
+      </c>
+      <c r="C41" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="D41" s="8" t="s">
+        <v>221</v>
+      </c>
+      <c r="E41" s="8" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5">
+      <c r="A42" s="9" t="s">
+        <v>333</v>
+      </c>
+      <c r="B42" s="7" t="s">
+        <v>334</v>
+      </c>
+      <c r="C42" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="D42" s="9" t="s">
+        <v>221</v>
+      </c>
+      <c r="E42" s="9" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5">
+      <c r="A43" s="8" t="s">
+        <v>335</v>
+      </c>
+      <c r="B43" s="6" t="s">
+        <v>336</v>
+      </c>
+      <c r="C43" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="D43" s="8" t="s">
+        <v>221</v>
+      </c>
+      <c r="E43" s="8" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5">
+      <c r="A44" s="9" t="s">
+        <v>337</v>
+      </c>
+      <c r="B44" s="7" t="s">
+        <v>338</v>
+      </c>
+      <c r="C44" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="D44" s="9" t="s">
+        <v>221</v>
+      </c>
+      <c r="E44" s="9" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5">
+      <c r="A45" s="8" t="s">
+        <v>339</v>
+      </c>
+      <c r="B45" s="6" t="s">
+        <v>340</v>
+      </c>
+      <c r="C45" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="D45" s="8" t="s">
+        <v>221</v>
+      </c>
+      <c r="E45" s="8" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5">
+      <c r="A46" s="9" t="s">
+        <v>341</v>
+      </c>
+      <c r="B46" s="7" t="s">
+        <v>342</v>
+      </c>
+      <c r="C46" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="D46" s="9" t="s">
+        <v>221</v>
+      </c>
+      <c r="E46" s="9" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5">
+      <c r="A47" s="8" t="s">
+        <v>343</v>
+      </c>
+      <c r="B47" s="6" t="s">
+        <v>344</v>
+      </c>
+      <c r="C47" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="D47" s="8" t="s">
+        <v>221</v>
+      </c>
+      <c r="E47" s="8" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5">
+      <c r="A48" s="9" t="s">
+        <v>345</v>
+      </c>
+      <c r="B48" s="7" t="s">
+        <v>346</v>
+      </c>
+      <c r="C48" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="D48" s="9" t="s">
+        <v>221</v>
+      </c>
+      <c r="E48" s="9" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5">
+      <c r="A49" s="8" t="s">
+        <v>347</v>
+      </c>
+      <c r="B49" s="6" t="s">
+        <v>348</v>
+      </c>
+      <c r="C49" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="D49" s="8" t="s">
+        <v>221</v>
+      </c>
+      <c r="E49" s="8" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5">
+      <c r="A50" s="9" t="s">
+        <v>349</v>
+      </c>
+      <c r="B50" s="7" t="s">
+        <v>350</v>
+      </c>
+      <c r="C50" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="D50" s="9" t="s">
+        <v>221</v>
+      </c>
+      <c r="E50" s="9" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5">
+      <c r="A51" s="8" t="s">
+        <v>351</v>
+      </c>
+      <c r="B51" s="6" t="s">
+        <v>352</v>
+      </c>
+      <c r="C51" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="D51" s="8" t="s">
+        <v>221</v>
+      </c>
+      <c r="E51" s="8" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5">
+      <c r="A52" s="9" t="s">
+        <v>353</v>
+      </c>
+      <c r="B52" s="7" t="s">
+        <v>354</v>
+      </c>
+      <c r="C52" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="D52" s="9" t="s">
+        <v>221</v>
+      </c>
+      <c r="E52" s="9" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5">
+      <c r="A53" s="8" t="s">
+        <v>355</v>
+      </c>
+      <c r="B53" s="6" t="s">
+        <v>356</v>
+      </c>
+      <c r="C53" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="D53" s="8" t="s">
+        <v>221</v>
+      </c>
+      <c r="E53" s="8" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5">
+      <c r="A54" s="9" t="s">
+        <v>357</v>
+      </c>
+      <c r="B54" s="7" t="s">
+        <v>358</v>
+      </c>
+      <c r="C54" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="D54" s="9" t="s">
+        <v>221</v>
+      </c>
+      <c r="E54" s="9" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5">
+      <c r="A55" s="8" t="s">
+        <v>359</v>
+      </c>
+      <c r="B55" s="6" t="s">
+        <v>360</v>
+      </c>
+      <c r="C55" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="D55" s="8" t="s">
+        <v>221</v>
+      </c>
+      <c r="E55" s="8" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5">
+      <c r="A56" s="9" t="s">
+        <v>361</v>
+      </c>
+      <c r="B56" s="7" t="s">
+        <v>362</v>
+      </c>
+      <c r="C56" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="D56" s="9" t="s">
+        <v>221</v>
+      </c>
+      <c r="E56" s="9" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5">
+      <c r="A57" s="8" t="s">
+        <v>363</v>
+      </c>
+      <c r="B57" s="6" t="s">
+        <v>364</v>
+      </c>
+      <c r="C57" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="D57" s="8" t="s">
+        <v>221</v>
+      </c>
+      <c r="E57" s="8" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5">
+      <c r="A58" s="9" t="s">
+        <v>365</v>
+      </c>
+      <c r="B58" s="7" t="s">
+        <v>366</v>
+      </c>
+      <c r="C58" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="D58" s="9" t="s">
+        <v>221</v>
+      </c>
+      <c r="E58" s="9" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5">
+      <c r="A59" s="8" t="s">
+        <v>367</v>
+      </c>
+      <c r="B59" s="6" t="s">
+        <v>368</v>
+      </c>
+      <c r="C59" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="D59" s="8" t="s">
+        <v>221</v>
+      </c>
+      <c r="E59" s="8" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5">
+      <c r="A60" s="9" t="s">
+        <v>369</v>
+      </c>
+      <c r="B60" s="7" t="s">
+        <v>370</v>
+      </c>
+      <c r="C60" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="D60" s="9" t="s">
+        <v>221</v>
+      </c>
+      <c r="E60" s="9" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5">
+      <c r="A61" s="8" t="s">
+        <v>371</v>
+      </c>
+      <c r="B61" s="6" t="s">
+        <v>372</v>
+      </c>
+      <c r="C61" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="D61" s="8" t="s">
+        <v>221</v>
+      </c>
+      <c r="E61" s="8" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5">
+      <c r="A62" s="9" t="s">
+        <v>373</v>
+      </c>
+      <c r="B62" s="7" t="s">
+        <v>374</v>
+      </c>
+      <c r="C62" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="D62" s="9" t="s">
+        <v>221</v>
+      </c>
+      <c r="E62" s="9" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5">
+      <c r="A63" s="8" t="s">
+        <v>375</v>
+      </c>
+      <c r="B63" s="6" t="s">
+        <v>376</v>
+      </c>
+      <c r="C63" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="D63" s="8" t="s">
+        <v>221</v>
+      </c>
+      <c r="E63" s="8" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5">
+      <c r="A64" s="9" t="s">
+        <v>377</v>
+      </c>
+      <c r="B64" s="7" t="s">
+        <v>378</v>
+      </c>
+      <c r="C64" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="D64" s="9" t="s">
+        <v>221</v>
+      </c>
+      <c r="E64" s="9" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5">
+      <c r="A65" s="8" t="s">
+        <v>379</v>
+      </c>
+      <c r="B65" s="6" t="s">
+        <v>380</v>
+      </c>
+      <c r="C65" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="D65" s="8" t="s">
+        <v>221</v>
+      </c>
+      <c r="E65" s="8" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5">
+      <c r="A66" s="9" t="s">
+        <v>381</v>
+      </c>
+      <c r="B66" s="7" t="s">
+        <v>382</v>
+      </c>
+      <c r="C66" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="D66" s="9" t="s">
+        <v>221</v>
+      </c>
+      <c r="E66" s="9" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5">
+      <c r="A67" s="8" t="s">
+        <v>383</v>
+      </c>
+      <c r="B67" s="6" t="s">
+        <v>384</v>
+      </c>
+      <c r="C67" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="D67" s="8" t="s">
+        <v>221</v>
+      </c>
+      <c r="E67" s="8" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5">
+      <c r="A68" s="9" t="s">
+        <v>385</v>
+      </c>
+      <c r="B68" s="7" t="s">
+        <v>386</v>
+      </c>
+      <c r="C68" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="D68" s="9" t="s">
+        <v>221</v>
+      </c>
+      <c r="E68" s="9" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5">
+      <c r="A69" s="8" t="s">
+        <v>387</v>
+      </c>
+      <c r="B69" s="6" t="s">
+        <v>388</v>
+      </c>
+      <c r="C69" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="D69" s="8" t="s">
+        <v>221</v>
+      </c>
+      <c r="E69" s="8" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5">
+      <c r="A70" s="9" t="s">
+        <v>389</v>
+      </c>
+      <c r="B70" s="7" t="s">
+        <v>390</v>
+      </c>
+      <c r="C70" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="D70" s="9" t="s">
+        <v>221</v>
+      </c>
+      <c r="E70" s="9" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5">
+      <c r="A71" s="8" t="s">
+        <v>391</v>
+      </c>
+      <c r="B71" s="6" t="s">
+        <v>392</v>
+      </c>
+      <c r="C71" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="D71" s="8" t="s">
+        <v>221</v>
+      </c>
+      <c r="E71" s="8" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5">
+      <c r="A72" s="9" t="s">
+        <v>393</v>
+      </c>
+      <c r="B72" s="7" t="s">
+        <v>394</v>
+      </c>
+      <c r="C72" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="D72" s="9" t="s">
+        <v>221</v>
+      </c>
+      <c r="E72" s="9" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5">
+      <c r="A73" s="8" t="s">
+        <v>395</v>
+      </c>
+      <c r="B73" s="6" t="s">
+        <v>396</v>
+      </c>
+      <c r="C73" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="D73" s="8" t="s">
+        <v>221</v>
+      </c>
+      <c r="E73" s="8" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5">
+      <c r="A74" s="9" t="s">
+        <v>397</v>
+      </c>
+      <c r="B74" s="7" t="s">
+        <v>398</v>
+      </c>
+      <c r="C74" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="D74" s="9" t="s">
+        <v>221</v>
+      </c>
+      <c r="E74" s="9" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5">
+      <c r="A75" s="8" t="s">
+        <v>399</v>
+      </c>
+      <c r="B75" s="6" t="s">
+        <v>400</v>
+      </c>
+      <c r="C75" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="D75" s="8" t="s">
+        <v>221</v>
+      </c>
+      <c r="E75" s="8" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5">
+      <c r="A76" s="9" t="s">
+        <v>401</v>
+      </c>
+      <c r="B76" s="7" t="s">
+        <v>402</v>
+      </c>
+      <c r="C76" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="D76" s="9" t="s">
+        <v>221</v>
+      </c>
+      <c r="E76" s="9" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5">
+      <c r="A77" s="8" t="s">
+        <v>403</v>
+      </c>
+      <c r="B77" s="6" t="s">
+        <v>404</v>
+      </c>
+      <c r="C77" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="D77" s="8" t="s">
+        <v>221</v>
+      </c>
+      <c r="E77" s="8" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5">
+      <c r="A78" s="9" t="s">
+        <v>405</v>
+      </c>
+      <c r="B78" s="7" t="s">
+        <v>406</v>
+      </c>
+      <c r="C78" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="D78" s="9" t="s">
+        <v>221</v>
+      </c>
+      <c r="E78" s="9" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5">
+      <c r="A79" s="8" t="s">
+        <v>407</v>
+      </c>
+      <c r="B79" s="6" t="s">
+        <v>408</v>
+      </c>
+      <c r="C79" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="D79" s="8" t="s">
+        <v>221</v>
+      </c>
+      <c r="E79" s="8" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5">
+      <c r="A80" s="9" t="s">
+        <v>409</v>
+      </c>
+      <c r="B80" s="7" t="s">
+        <v>410</v>
+      </c>
+      <c r="C80" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="D80" s="9" t="s">
+        <v>221</v>
+      </c>
+      <c r="E80" s="9" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5">
+      <c r="A81" s="8" t="s">
+        <v>411</v>
+      </c>
+      <c r="B81" s="6" t="s">
+        <v>412</v>
+      </c>
+      <c r="C81" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="D81" s="8" t="s">
+        <v>221</v>
+      </c>
+      <c r="E81" s="8" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5">
+      <c r="A82" s="9" t="s">
+        <v>413</v>
+      </c>
+      <c r="B82" s="7" t="s">
+        <v>414</v>
+      </c>
+      <c r="C82" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="D82" s="9" t="s">
+        <v>221</v>
+      </c>
+      <c r="E82" s="9" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5">
+      <c r="A83" s="8" t="s">
+        <v>415</v>
+      </c>
+      <c r="B83" s="6" t="s">
+        <v>416</v>
+      </c>
+      <c r="C83" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="D83" s="8" t="s">
+        <v>221</v>
+      </c>
+      <c r="E83" s="8" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5">
+      <c r="A84" s="9" t="s">
+        <v>417</v>
+      </c>
+      <c r="B84" s="7" t="s">
+        <v>418</v>
+      </c>
+      <c r="C84" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="D84" s="9" t="s">
+        <v>221</v>
+      </c>
+      <c r="E84" s="9" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5">
+      <c r="A85" s="8" t="s">
+        <v>419</v>
+      </c>
+      <c r="B85" s="6" t="s">
+        <v>420</v>
+      </c>
+      <c r="C85" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="D85" s="8" t="s">
+        <v>221</v>
+      </c>
+      <c r="E85" s="8" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5">
+      <c r="A86" s="9" t="s">
+        <v>421</v>
+      </c>
+      <c r="B86" s="7" t="s">
+        <v>422</v>
+      </c>
+      <c r="C86" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="D86" s="9" t="s">
+        <v>221</v>
+      </c>
+      <c r="E86" s="9" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5">
+      <c r="A87" s="8" t="s">
+        <v>423</v>
+      </c>
+      <c r="B87" s="6" t="s">
+        <v>424</v>
+      </c>
+      <c r="C87" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="D87" s="8" t="s">
+        <v>221</v>
+      </c>
+      <c r="E87" s="8" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5">
+      <c r="A88" s="9" t="s">
+        <v>425</v>
+      </c>
+      <c r="B88" s="7" t="s">
+        <v>426</v>
+      </c>
+      <c r="C88" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="D88" s="9" t="s">
+        <v>221</v>
+      </c>
+      <c r="E88" s="9" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5">
+      <c r="A89" s="8" t="s">
+        <v>427</v>
+      </c>
+      <c r="B89" s="6" t="s">
+        <v>428</v>
+      </c>
+      <c r="C89" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="D89" s="8" t="s">
+        <v>221</v>
+      </c>
+      <c r="E89" s="8" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5">
+      <c r="A90" s="9" t="s">
+        <v>219</v>
+      </c>
+      <c r="B90" s="7" t="s">
+        <v>220</v>
+      </c>
+      <c r="C90" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="D90" s="9" t="s">
+        <v>221</v>
+      </c>
+      <c r="E90" s="9" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5">
+      <c r="A91" s="8" t="s">
+        <v>429</v>
+      </c>
+      <c r="B91" s="6" t="s">
+        <v>430</v>
+      </c>
+      <c r="C91" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="D91" s="8" t="s">
+        <v>221</v>
+      </c>
+      <c r="E91" s="8" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5">
+      <c r="A92" s="9" t="s">
+        <v>431</v>
+      </c>
+      <c r="B92" s="7" t="s">
+        <v>432</v>
+      </c>
+      <c r="C92" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="D92" s="9" t="s">
+        <v>221</v>
+      </c>
+      <c r="E92" s="9" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5">
+      <c r="A93" s="8" t="s">
+        <v>433</v>
+      </c>
+      <c r="B93" s="6" t="s">
+        <v>434</v>
+      </c>
+      <c r="C93" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="D93" s="8" t="s">
+        <v>221</v>
+      </c>
+      <c r="E93" s="8" t="s">
+        <v>142</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:E1"/>
+    <mergeCell ref="A2:E2"/>
+    <mergeCell ref="A3:E3"/>
+    <mergeCell ref="A4:E4"/>
+    <mergeCell ref="A5:E5"/>
+    <mergeCell ref="A6:E6"/>
+    <mergeCell ref="A7:E7"/>
+    <mergeCell ref="A8:E8"/>
+  </mergeCells>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:E57"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <pane ySplit="10" activePane="bottomLeft" state="frozen" topLeftCell="A11"/>
+      <selection pane="bottomLeft" activeCell="D11" sqref="D11:E57"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="16" customWidth="true" style="0"/>
+    <col min="2" max="2" width="34" customWidth="true" style="0"/>
+    <col min="3" max="3" width="14" customWidth="true" style="0"/>
+    <col min="4" max="4" width="14" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:5">
+      <c r="A1" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1"/>
+      <c r="C1" s="1"/>
+      <c r="D1" s="1"/>
+      <c r="E1" s="1"/>
+    </row>
+    <row r="2" spans="1:5">
+      <c r="A2" s="3" t="s">
+        <v>435</v>
+      </c>
+      <c r="B2" s="1"/>
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1"/>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B3" s="4"/>
+      <c r="C3" s="4"/>
+      <c r="D3" s="4"/>
+      <c r="E3" s="4"/>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B4" s="4"/>
+      <c r="C4" s="4"/>
+      <c r="D4" s="4"/>
+      <c r="E4" s="4"/>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B5" s="4"/>
+      <c r="C5" s="4"/>
+      <c r="D5" s="4"/>
+      <c r="E5" s="4"/>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="4" t="s">
+        <v>436</v>
+      </c>
+      <c r="B6" s="4"/>
+      <c r="C6" s="4"/>
+      <c r="D6" s="4"/>
+      <c r="E6" s="4"/>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B7" s="4"/>
+      <c r="C7" s="4"/>
+      <c r="D7" s="4"/>
+      <c r="E7" s="4"/>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="4" t="s">
+        <v>437</v>
+      </c>
+      <c r="B8" s="4"/>
+      <c r="C8" s="4"/>
+      <c r="D8" s="4"/>
+      <c r="E8" s="4"/>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="B10" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="D10" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="E10" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" s="8" t="s">
+        <v>438</v>
+      </c>
+      <c r="B11" s="6" t="s">
+        <v>439</v>
+      </c>
+      <c r="C11" s="6" t="s">
+        <v>440</v>
+      </c>
+      <c r="D11" s="8" t="s">
+        <v>221</v>
+      </c>
+      <c r="E11" s="8" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" s="9" t="s">
+        <v>441</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>442</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>440</v>
+      </c>
+      <c r="D12" s="9" t="s">
+        <v>221</v>
+      </c>
+      <c r="E12" s="9" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" s="8" t="s">
+        <v>443</v>
+      </c>
+      <c r="B13" s="6" t="s">
+        <v>444</v>
+      </c>
+      <c r="C13" s="6" t="s">
+        <v>440</v>
+      </c>
+      <c r="D13" s="8" t="s">
+        <v>221</v>
+      </c>
+      <c r="E13" s="8" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5">
+      <c r="A14" s="9" t="s">
+        <v>445</v>
+      </c>
+      <c r="B14" s="7" t="s">
+        <v>446</v>
+      </c>
+      <c r="C14" s="7" t="s">
+        <v>440</v>
+      </c>
+      <c r="D14" s="9" t="s">
+        <v>221</v>
+      </c>
+      <c r="E14" s="9" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" s="8" t="s">
+        <v>447</v>
+      </c>
+      <c r="B15" s="6" t="s">
+        <v>448</v>
+      </c>
+      <c r="C15" s="6" t="s">
+        <v>440</v>
+      </c>
+      <c r="D15" s="8" t="s">
+        <v>221</v>
+      </c>
+      <c r="E15" s="8" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" s="9" t="s">
+        <v>449</v>
+      </c>
+      <c r="B16" s="7" t="s">
+        <v>450</v>
+      </c>
+      <c r="C16" s="7" t="s">
+        <v>440</v>
+      </c>
+      <c r="D16" s="9" t="s">
+        <v>221</v>
+      </c>
+      <c r="E16" s="9" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5">
+      <c r="A17" s="8" t="s">
+        <v>451</v>
+      </c>
+      <c r="B17" s="6" t="s">
+        <v>452</v>
+      </c>
+      <c r="C17" s="6" t="s">
+        <v>440</v>
+      </c>
+      <c r="D17" s="8" t="s">
+        <v>221</v>
+      </c>
+      <c r="E17" s="8" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
+      <c r="A18" s="9" t="s">
+        <v>453</v>
+      </c>
+      <c r="B18" s="7" t="s">
+        <v>454</v>
+      </c>
+      <c r="C18" s="7" t="s">
+        <v>440</v>
+      </c>
+      <c r="D18" s="9" t="s">
+        <v>221</v>
+      </c>
+      <c r="E18" s="9" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
+      <c r="A19" s="8" t="s">
+        <v>455</v>
+      </c>
+      <c r="B19" s="6" t="s">
+        <v>456</v>
+      </c>
+      <c r="C19" s="6" t="s">
+        <v>440</v>
+      </c>
+      <c r="D19" s="8" t="s">
+        <v>221</v>
+      </c>
+      <c r="E19" s="8" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
+      <c r="A20" s="9" t="s">
+        <v>457</v>
+      </c>
+      <c r="B20" s="7" t="s">
+        <v>458</v>
+      </c>
+      <c r="C20" s="7" t="s">
+        <v>440</v>
+      </c>
+      <c r="D20" s="9" t="s">
+        <v>221</v>
+      </c>
+      <c r="E20" s="9" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
+      <c r="A21" s="8" t="s">
+        <v>459</v>
+      </c>
+      <c r="B21" s="6" t="s">
+        <v>460</v>
+      </c>
+      <c r="C21" s="6" t="s">
+        <v>440</v>
+      </c>
+      <c r="D21" s="8" t="s">
+        <v>221</v>
+      </c>
+      <c r="E21" s="8" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
+      <c r="A22" s="9" t="s">
+        <v>461</v>
+      </c>
+      <c r="B22" s="7" t="s">
+        <v>462</v>
+      </c>
+      <c r="C22" s="7" t="s">
+        <v>440</v>
+      </c>
+      <c r="D22" s="9" t="s">
+        <v>221</v>
+      </c>
+      <c r="E22" s="9" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
+      <c r="A23" s="8" t="s">
+        <v>463</v>
+      </c>
+      <c r="B23" s="6" t="s">
+        <v>464</v>
+      </c>
+      <c r="C23" s="6" t="s">
+        <v>440</v>
+      </c>
+      <c r="D23" s="8" t="s">
+        <v>221</v>
+      </c>
+      <c r="E23" s="8" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
+      <c r="A24" s="9" t="s">
+        <v>465</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>466</v>
+      </c>
+      <c r="C24" s="7" t="s">
+        <v>440</v>
+      </c>
+      <c r="D24" s="9" t="s">
+        <v>221</v>
+      </c>
+      <c r="E24" s="9" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
+      <c r="A25" s="8" t="s">
+        <v>467</v>
+      </c>
+      <c r="B25" s="6" t="s">
+        <v>468</v>
+      </c>
+      <c r="C25" s="6" t="s">
+        <v>440</v>
+      </c>
+      <c r="D25" s="8" t="s">
+        <v>221</v>
+      </c>
+      <c r="E25" s="8" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
+      <c r="A26" s="9" t="s">
+        <v>469</v>
+      </c>
+      <c r="B26" s="7" t="s">
+        <v>470</v>
+      </c>
+      <c r="C26" s="7" t="s">
+        <v>440</v>
+      </c>
+      <c r="D26" s="9" t="s">
+        <v>221</v>
+      </c>
+      <c r="E26" s="9" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
+      <c r="A27" s="8" t="s">
+        <v>471</v>
+      </c>
+      <c r="B27" s="6" t="s">
+        <v>472</v>
+      </c>
+      <c r="C27" s="6" t="s">
+        <v>440</v>
+      </c>
+      <c r="D27" s="8" t="s">
+        <v>221</v>
+      </c>
+      <c r="E27" s="8">
+        <v>1.2</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
+      <c r="A28" s="9" t="s">
+        <v>473</v>
+      </c>
+      <c r="B28" s="7" t="s">
+        <v>474</v>
+      </c>
+      <c r="C28" s="7" t="s">
+        <v>440</v>
+      </c>
+      <c r="D28" s="9" t="s">
+        <v>221</v>
+      </c>
+      <c r="E28" s="9" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
+      <c r="A29" s="8" t="s">
+        <v>475</v>
+      </c>
+      <c r="B29" s="6" t="s">
+        <v>476</v>
+      </c>
+      <c r="C29" s="6" t="s">
+        <v>440</v>
+      </c>
+      <c r="D29" s="8" t="s">
+        <v>221</v>
+      </c>
+      <c r="E29" s="8" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5">
+      <c r="A30" s="9" t="s">
+        <v>477</v>
+      </c>
+      <c r="B30" s="7" t="s">
+        <v>478</v>
+      </c>
+      <c r="C30" s="7" t="s">
+        <v>440</v>
+      </c>
+      <c r="D30" s="9" t="s">
+        <v>221</v>
+      </c>
+      <c r="E30" s="9" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5">
+      <c r="A31" s="8" t="s">
+        <v>479</v>
+      </c>
+      <c r="B31" s="6" t="s">
+        <v>480</v>
+      </c>
+      <c r="C31" s="6" t="s">
+        <v>440</v>
+      </c>
+      <c r="D31" s="8" t="s">
+        <v>221</v>
+      </c>
+      <c r="E31" s="8" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5">
+      <c r="A32" s="9" t="s">
+        <v>481</v>
+      </c>
+      <c r="B32" s="7" t="s">
+        <v>482</v>
+      </c>
+      <c r="C32" s="7" t="s">
+        <v>440</v>
+      </c>
+      <c r="D32" s="9" t="s">
+        <v>221</v>
+      </c>
+      <c r="E32" s="9" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5">
+      <c r="A33" s="8" t="s">
+        <v>483</v>
+      </c>
+      <c r="B33" s="6" t="s">
+        <v>484</v>
+      </c>
+      <c r="C33" s="6" t="s">
+        <v>440</v>
+      </c>
+      <c r="D33" s="8" t="s">
+        <v>221</v>
+      </c>
+      <c r="E33" s="8" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
+      <c r="A34" s="9" t="s">
+        <v>485</v>
+      </c>
+      <c r="B34" s="7" t="s">
+        <v>486</v>
+      </c>
+      <c r="C34" s="7" t="s">
+        <v>440</v>
+      </c>
+      <c r="D34" s="9" t="s">
+        <v>221</v>
+      </c>
+      <c r="E34" s="9" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
+      <c r="A35" s="8" t="s">
+        <v>487</v>
+      </c>
+      <c r="B35" s="6" t="s">
+        <v>488</v>
+      </c>
+      <c r="C35" s="6" t="s">
+        <v>440</v>
+      </c>
+      <c r="D35" s="8" t="s">
+        <v>221</v>
+      </c>
+      <c r="E35" s="8" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
+      <c r="A36" s="9" t="s">
+        <v>489</v>
+      </c>
+      <c r="B36" s="7" t="s">
+        <v>490</v>
+      </c>
+      <c r="C36" s="7" t="s">
+        <v>440</v>
+      </c>
+      <c r="D36" s="9" t="s">
+        <v>221</v>
+      </c>
+      <c r="E36" s="9" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
+      <c r="A37" s="8" t="s">
+        <v>491</v>
+      </c>
+      <c r="B37" s="6" t="s">
+        <v>492</v>
+      </c>
+      <c r="C37" s="6" t="s">
+        <v>440</v>
+      </c>
+      <c r="D37" s="8" t="s">
+        <v>221</v>
+      </c>
+      <c r="E37" s="8" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
+      <c r="A38" s="9" t="s">
+        <v>493</v>
+      </c>
+      <c r="B38" s="7" t="s">
+        <v>494</v>
+      </c>
+      <c r="C38" s="7" t="s">
+        <v>440</v>
+      </c>
+      <c r="D38" s="9" t="s">
+        <v>221</v>
+      </c>
+      <c r="E38" s="9" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
+      <c r="A39" s="8" t="s">
+        <v>495</v>
+      </c>
+      <c r="B39" s="6" t="s">
+        <v>496</v>
+      </c>
+      <c r="C39" s="6" t="s">
+        <v>440</v>
+      </c>
+      <c r="D39" s="8" t="s">
+        <v>221</v>
+      </c>
+      <c r="E39" s="8" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5">
+      <c r="A40" s="9" t="s">
+        <v>497</v>
+      </c>
+      <c r="B40" s="7" t="s">
+        <v>498</v>
+      </c>
+      <c r="C40" s="7" t="s">
+        <v>440</v>
+      </c>
+      <c r="D40" s="9" t="s">
+        <v>221</v>
+      </c>
+      <c r="E40" s="9" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5">
+      <c r="A41" s="8" t="s">
+        <v>499</v>
+      </c>
+      <c r="B41" s="6" t="s">
+        <v>500</v>
+      </c>
+      <c r="C41" s="6" t="s">
+        <v>440</v>
+      </c>
+      <c r="D41" s="8" t="s">
+        <v>221</v>
+      </c>
+      <c r="E41" s="8" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5">
+      <c r="A42" s="9" t="s">
+        <v>501</v>
+      </c>
+      <c r="B42" s="7" t="s">
+        <v>502</v>
+      </c>
+      <c r="C42" s="7" t="s">
+        <v>440</v>
+      </c>
+      <c r="D42" s="9" t="s">
+        <v>221</v>
+      </c>
+      <c r="E42" s="9" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5">
+      <c r="A43" s="8" t="s">
+        <v>503</v>
+      </c>
+      <c r="B43" s="6" t="s">
+        <v>504</v>
+      </c>
+      <c r="C43" s="6" t="s">
+        <v>440</v>
+      </c>
+      <c r="D43" s="8" t="s">
+        <v>221</v>
+      </c>
+      <c r="E43" s="8" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5">
+      <c r="A44" s="9" t="s">
+        <v>505</v>
+      </c>
+      <c r="B44" s="7" t="s">
+        <v>506</v>
+      </c>
+      <c r="C44" s="7" t="s">
+        <v>440</v>
+      </c>
+      <c r="D44" s="9" t="s">
+        <v>221</v>
+      </c>
+      <c r="E44" s="9" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5">
+      <c r="A45" s="8" t="s">
+        <v>507</v>
+      </c>
+      <c r="B45" s="6" t="s">
+        <v>508</v>
+      </c>
+      <c r="C45" s="6" t="s">
+        <v>440</v>
+      </c>
+      <c r="D45" s="8" t="s">
+        <v>221</v>
+      </c>
+      <c r="E45" s="8" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5">
+      <c r="A46" s="9" t="s">
+        <v>509</v>
+      </c>
+      <c r="B46" s="7" t="s">
+        <v>510</v>
+      </c>
+      <c r="C46" s="7" t="s">
+        <v>440</v>
+      </c>
+      <c r="D46" s="9" t="s">
+        <v>221</v>
+      </c>
+      <c r="E46" s="9" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5">
+      <c r="A47" s="8" t="s">
+        <v>511</v>
+      </c>
+      <c r="B47" s="6" t="s">
+        <v>512</v>
+      </c>
+      <c r="C47" s="6" t="s">
+        <v>440</v>
+      </c>
+      <c r="D47" s="8" t="s">
+        <v>221</v>
+      </c>
+      <c r="E47" s="8" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5">
+      <c r="A48" s="9" t="s">
+        <v>513</v>
+      </c>
+      <c r="B48" s="7" t="s">
+        <v>514</v>
+      </c>
+      <c r="C48" s="7" t="s">
+        <v>440</v>
+      </c>
+      <c r="D48" s="9" t="s">
+        <v>221</v>
+      </c>
+      <c r="E48" s="9" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5">
+      <c r="A49" s="8" t="s">
+        <v>515</v>
+      </c>
+      <c r="B49" s="6" t="s">
+        <v>516</v>
+      </c>
+      <c r="C49" s="6" t="s">
+        <v>440</v>
+      </c>
+      <c r="D49" s="8" t="s">
+        <v>221</v>
+      </c>
+      <c r="E49" s="8" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5">
+      <c r="A50" s="9" t="s">
+        <v>517</v>
+      </c>
+      <c r="B50" s="7" t="s">
+        <v>518</v>
+      </c>
+      <c r="C50" s="7" t="s">
+        <v>440</v>
+      </c>
+      <c r="D50" s="9" t="s">
+        <v>221</v>
+      </c>
+      <c r="E50" s="9" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5">
+      <c r="A51" s="8" t="s">
+        <v>519</v>
+      </c>
+      <c r="B51" s="6" t="s">
+        <v>520</v>
+      </c>
+      <c r="C51" s="6" t="s">
+        <v>440</v>
+      </c>
+      <c r="D51" s="8" t="s">
+        <v>221</v>
+      </c>
+      <c r="E51" s="8" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5">
+      <c r="A52" s="9" t="s">
+        <v>521</v>
+      </c>
+      <c r="B52" s="7" t="s">
+        <v>522</v>
+      </c>
+      <c r="C52" s="7" t="s">
+        <v>440</v>
+      </c>
+      <c r="D52" s="9" t="s">
+        <v>221</v>
+      </c>
+      <c r="E52" s="9" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5">
+      <c r="A53" s="8" t="s">
+        <v>523</v>
+      </c>
+      <c r="B53" s="6" t="s">
+        <v>524</v>
+      </c>
+      <c r="C53" s="6" t="s">
+        <v>440</v>
+      </c>
+      <c r="D53" s="8" t="s">
+        <v>221</v>
+      </c>
+      <c r="E53" s="8" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5">
+      <c r="A54" s="9" t="s">
+        <v>525</v>
+      </c>
+      <c r="B54" s="7" t="s">
+        <v>526</v>
+      </c>
+      <c r="C54" s="7" t="s">
+        <v>440</v>
+      </c>
+      <c r="D54" s="9" t="s">
+        <v>221</v>
+      </c>
+      <c r="E54" s="9">
+        <v>1.1</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5">
+      <c r="A55" s="8" t="s">
+        <v>527</v>
+      </c>
+      <c r="B55" s="6" t="s">
+        <v>528</v>
+      </c>
+      <c r="C55" s="6" t="s">
+        <v>440</v>
+      </c>
+      <c r="D55" s="8" t="s">
+        <v>221</v>
+      </c>
+      <c r="E55" s="8" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5">
+      <c r="A56" s="9" t="s">
+        <v>529</v>
+      </c>
+      <c r="B56" s="7" t="s">
+        <v>530</v>
+      </c>
+      <c r="C56" s="7" t="s">
+        <v>440</v>
+      </c>
+      <c r="D56" s="9" t="s">
+        <v>221</v>
+      </c>
+      <c r="E56" s="9" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5">
+      <c r="A57" s="8" t="s">
+        <v>531</v>
+      </c>
+      <c r="B57" s="6" t="s">
+        <v>532</v>
+      </c>
+      <c r="C57" s="6" t="s">
+        <v>440</v>
+      </c>
+      <c r="D57" s="8" t="s">
+        <v>221</v>
+      </c>
+      <c r="E57" s="8" t="s">
+        <v>142</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:E1"/>
+    <mergeCell ref="A2:E2"/>
+    <mergeCell ref="A3:E3"/>
+    <mergeCell ref="A4:E4"/>
+    <mergeCell ref="A5:E5"/>
+    <mergeCell ref="A6:E6"/>
+    <mergeCell ref="A7:E7"/>
+    <mergeCell ref="A8:E8"/>
+  </mergeCells>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E46"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="10" activePane="bottomLeft" state="frozen" topLeftCell="A11"/>
       <selection pane="bottomLeft" activeCell="D11" sqref="D11:E46"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16" customWidth="true" style="0"/>
     <col min="2" max="2" width="34" customWidth="true" style="0"/>
     <col min="3" max="3" width="14" customWidth="true" style="0"/>
     <col min="4" max="4" width="14" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="3" t="s">
-        <v>221</v>
+        <v>533</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="4"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="4"/>
       <c r="E4" s="4"/>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="4"/>
       <c r="C5" s="4"/>
       <c r="D5" s="4"/>
       <c r="E5" s="4"/>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="4" t="s">
-        <v>222</v>
+        <v>534</v>
       </c>
       <c r="B6" s="4"/>
       <c r="C6" s="4"/>
       <c r="D6" s="4"/>
       <c r="E6" s="4"/>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="4"/>
       <c r="C7" s="4"/>
       <c r="D7" s="4"/>
       <c r="E7" s="4"/>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="4" t="s">
-        <v>223</v>
+        <v>535</v>
       </c>
       <c r="B8" s="4"/>
       <c r="C8" s="4"/>
       <c r="D8" s="4"/>
       <c r="E8" s="4"/>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>9</v>
       </c>
       <c r="C10" s="5" t="s">
         <v>10</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>11</v>
       </c>
       <c r="E10" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="8" t="s">
-        <v>224</v>
+        <v>536</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>225</v>
+        <v>537</v>
       </c>
       <c r="C11" s="6" t="s">
-        <v>226</v>
+        <v>440</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="E11" s="8" t="s">
-        <v>17</v>
+      <c r="E11" s="8">
+        <v>1.5</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="9" t="s">
-        <v>227</v>
+        <v>538</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>228</v>
+        <v>539</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>226</v>
+        <v>440</v>
       </c>
       <c r="D12" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="E12" s="9" t="s">
-        <v>17</v>
+      <c r="E12" s="9">
+        <v>1.6</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="8" t="s">
-        <v>229</v>
+        <v>540</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>230</v>
+        <v>541</v>
       </c>
       <c r="C13" s="6" t="s">
-        <v>226</v>
+        <v>440</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="E13" s="8" t="s">
-        <v>17</v>
+      <c r="E13" s="8">
+        <v>1.6</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="9" t="s">
-        <v>231</v>
+        <v>542</v>
       </c>
       <c r="B14" s="7" t="s">
-        <v>232</v>
+        <v>543</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>226</v>
+        <v>440</v>
       </c>
       <c r="D14" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="E14" s="9" t="s">
-        <v>17</v>
+      <c r="E14" s="9">
+        <v>1.6</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="8" t="s">
-        <v>233</v>
+        <v>544</v>
       </c>
       <c r="B15" s="6" t="s">
-        <v>234</v>
+        <v>545</v>
       </c>
       <c r="C15" s="6" t="s">
-        <v>226</v>
+        <v>440</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="E15" s="8" t="s">
-        <v>17</v>
+      <c r="E15" s="8">
+        <v>1.6</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="9" t="s">
-        <v>235</v>
+        <v>546</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>236</v>
+        <v>547</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>226</v>
+        <v>440</v>
       </c>
       <c r="D16" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="E16" s="9" t="s">
-        <v>17</v>
+      <c r="E16" s="9">
+        <v>1.9</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="8" t="s">
-        <v>237</v>
+        <v>548</v>
       </c>
       <c r="B17" s="6" t="s">
-        <v>238</v>
+        <v>549</v>
       </c>
       <c r="C17" s="6" t="s">
-        <v>226</v>
+        <v>440</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="E17" s="8" t="s">
-        <v>17</v>
+      <c r="E17" s="8">
+        <v>1.5</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="9" t="s">
-        <v>239</v>
+        <v>550</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>240</v>
+        <v>551</v>
       </c>
       <c r="C18" s="7" t="s">
-        <v>226</v>
+        <v>440</v>
       </c>
       <c r="D18" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="E18" s="9" t="s">
-        <v>17</v>
+      <c r="E18" s="9">
+        <v>1.6</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="8" t="s">
-        <v>241</v>
+        <v>552</v>
       </c>
       <c r="B19" s="6" t="s">
-        <v>242</v>
+        <v>553</v>
       </c>
       <c r="C19" s="6" t="s">
-        <v>226</v>
+        <v>440</v>
       </c>
       <c r="D19" s="8" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="E19" s="8" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="9" t="s">
-        <v>243</v>
+        <v>554</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>244</v>
+        <v>555</v>
       </c>
       <c r="C20" s="7" t="s">
-        <v>226</v>
+        <v>440</v>
       </c>
       <c r="D20" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="E20" s="9" t="s">
-        <v>17</v>
+      <c r="E20" s="9">
+        <v>1.5</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="8" t="s">
-        <v>245</v>
+        <v>556</v>
       </c>
       <c r="B21" s="6" t="s">
-        <v>246</v>
+        <v>557</v>
       </c>
       <c r="C21" s="6" t="s">
-        <v>226</v>
+        <v>440</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="E21" s="8" t="s">
-        <v>17</v>
+      <c r="E21" s="8">
+        <v>2.1</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="9" t="s">
-        <v>247</v>
+        <v>558</v>
       </c>
       <c r="B22" s="7" t="s">
-        <v>248</v>
+        <v>559</v>
       </c>
       <c r="C22" s="7" t="s">
-        <v>226</v>
+        <v>440</v>
       </c>
       <c r="D22" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="E22" s="9" t="s">
-        <v>17</v>
+      <c r="E22" s="9">
+        <v>1.8</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="8" t="s">
-        <v>249</v>
+        <v>560</v>
       </c>
       <c r="B23" s="6" t="s">
-        <v>250</v>
+        <v>561</v>
       </c>
       <c r="C23" s="6" t="s">
-        <v>226</v>
+        <v>440</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="E23" s="8" t="s">
-        <v>17</v>
+      <c r="E23" s="8">
+        <v>1.6</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="9" t="s">
-        <v>251</v>
+        <v>562</v>
       </c>
       <c r="B24" s="7" t="s">
-        <v>252</v>
+        <v>563</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>226</v>
+        <v>440</v>
       </c>
       <c r="D24" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="E24" s="9" t="s">
-        <v>17</v>
+      <c r="E24" s="9">
+        <v>1.5</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="8" t="s">
-        <v>253</v>
+        <v>564</v>
       </c>
       <c r="B25" s="6" t="s">
-        <v>254</v>
+        <v>565</v>
       </c>
       <c r="C25" s="6" t="s">
-        <v>226</v>
+        <v>440</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="E25" s="8" t="s">
-        <v>17</v>
+      <c r="E25" s="8">
+        <v>1.6</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="9" t="s">
-        <v>255</v>
+        <v>566</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>256</v>
+        <v>567</v>
       </c>
       <c r="C26" s="7" t="s">
-        <v>226</v>
+        <v>440</v>
       </c>
       <c r="D26" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="E26" s="9" t="s">
-        <v>17</v>
+      <c r="E26" s="9">
+        <v>1.6</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" s="8" t="s">
-        <v>257</v>
+        <v>568</v>
       </c>
       <c r="B27" s="6" t="s">
-        <v>258</v>
+        <v>569</v>
       </c>
       <c r="C27" s="6" t="s">
-        <v>226</v>
+        <v>440</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="E27" s="8" t="s">
-        <v>17</v>
+      <c r="E27" s="8">
+        <v>1.6</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="9" t="s">
-        <v>259</v>
+        <v>570</v>
       </c>
       <c r="B28" s="7" t="s">
-        <v>260</v>
+        <v>571</v>
       </c>
       <c r="C28" s="7" t="s">
-        <v>226</v>
+        <v>440</v>
       </c>
       <c r="D28" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="E28" s="9" t="s">
-        <v>17</v>
+      <c r="E28" s="9">
+        <v>1.8</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="8" t="s">
-        <v>261</v>
+        <v>485</v>
       </c>
       <c r="B29" s="6" t="s">
-        <v>262</v>
+        <v>486</v>
       </c>
       <c r="C29" s="6" t="s">
-        <v>226</v>
+        <v>440</v>
       </c>
       <c r="D29" s="8" t="s">
-        <v>220</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>221</v>
+      </c>
+      <c r="E29" s="8">
+        <v>1.5</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="9" t="s">
-        <v>263</v>
+        <v>572</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>264</v>
+        <v>573</v>
       </c>
       <c r="C30" s="7" t="s">
-        <v>226</v>
+        <v>440</v>
       </c>
       <c r="D30" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="E30" s="9" t="s">
-        <v>17</v>
+      <c r="E30" s="9">
+        <v>1.5</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="8" t="s">
-        <v>265</v>
+        <v>574</v>
       </c>
       <c r="B31" s="6" t="s">
-        <v>266</v>
+        <v>575</v>
       </c>
       <c r="C31" s="6" t="s">
-        <v>226</v>
+        <v>440</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="E31" s="8" t="s">
-        <v>17</v>
+      <c r="E31" s="8">
+        <v>1.7</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="9" t="s">
-        <v>267</v>
+        <v>576</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>268</v>
+        <v>577</v>
       </c>
       <c r="C32" s="7" t="s">
-        <v>226</v>
+        <v>440</v>
       </c>
       <c r="D32" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="E32" s="9" t="s">
-        <v>17</v>
+      <c r="E32" s="9">
+        <v>1.8</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="8" t="s">
-        <v>269</v>
+        <v>578</v>
       </c>
       <c r="B33" s="6" t="s">
-        <v>270</v>
+        <v>579</v>
       </c>
       <c r="C33" s="6" t="s">
-        <v>226</v>
+        <v>440</v>
       </c>
       <c r="D33" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="E33" s="8" t="s">
-        <v>17</v>
+      <c r="E33" s="8">
+        <v>1.5</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="9" t="s">
-        <v>271</v>
+        <v>580</v>
       </c>
       <c r="B34" s="7" t="s">
-        <v>272</v>
+        <v>581</v>
       </c>
       <c r="C34" s="7" t="s">
-        <v>226</v>
+        <v>440</v>
       </c>
       <c r="D34" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="E34" s="9" t="s">
-        <v>17</v>
+      <c r="E34" s="9">
+        <v>1.5</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="8" t="s">
-        <v>273</v>
+        <v>582</v>
       </c>
       <c r="B35" s="6" t="s">
-        <v>274</v>
+        <v>583</v>
       </c>
       <c r="C35" s="6" t="s">
-        <v>226</v>
+        <v>440</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="E35" s="8" t="s">
-        <v>17</v>
+      <c r="E35" s="8">
+        <v>1.6</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="9" t="s">
-        <v>275</v>
+        <v>584</v>
       </c>
       <c r="B36" s="7" t="s">
-        <v>276</v>
+        <v>585</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>226</v>
+        <v>440</v>
       </c>
       <c r="D36" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="E36" s="9" t="s">
-        <v>17</v>
+      <c r="E36" s="9">
+        <v>1.9</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="8" t="s">
-        <v>277</v>
+        <v>586</v>
       </c>
       <c r="B37" s="6" t="s">
-        <v>278</v>
+        <v>587</v>
       </c>
       <c r="C37" s="6" t="s">
-        <v>226</v>
+        <v>440</v>
       </c>
       <c r="D37" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="E37" s="8" t="s">
-        <v>17</v>
+      <c r="E37" s="8">
+        <v>1.4</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="9" t="s">
-        <v>279</v>
+        <v>588</v>
       </c>
       <c r="B38" s="7" t="s">
-        <v>280</v>
+        <v>589</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>226</v>
+        <v>440</v>
       </c>
       <c r="D38" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="E38" s="9" t="s">
-        <v>17</v>
+      <c r="E38" s="9">
+        <v>1.5</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="8" t="s">
-        <v>281</v>
+        <v>590</v>
       </c>
       <c r="B39" s="6" t="s">
-        <v>282</v>
+        <v>591</v>
       </c>
       <c r="C39" s="6" t="s">
-        <v>226</v>
+        <v>440</v>
       </c>
       <c r="D39" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="E39" s="8" t="s">
-        <v>17</v>
+      <c r="E39" s="8">
+        <v>1.9</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" s="9" t="s">
-        <v>283</v>
+        <v>507</v>
       </c>
       <c r="B40" s="7" t="s">
-        <v>284</v>
+        <v>508</v>
       </c>
       <c r="C40" s="7" t="s">
-        <v>226</v>
+        <v>440</v>
       </c>
       <c r="D40" s="9" t="s">
-        <v>220</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>221</v>
+      </c>
+      <c r="E40" s="9">
+        <v>1.5</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" s="8" t="s">
-        <v>285</v>
+        <v>592</v>
       </c>
       <c r="B41" s="6" t="s">
-        <v>286</v>
+        <v>593</v>
       </c>
       <c r="C41" s="6" t="s">
-        <v>226</v>
+        <v>440</v>
       </c>
       <c r="D41" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="E41" s="8" t="s">
-        <v>17</v>
+      <c r="E41" s="8">
+        <v>1.4</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" s="9" t="s">
-        <v>287</v>
+        <v>594</v>
       </c>
       <c r="B42" s="7" t="s">
-        <v>288</v>
+        <v>595</v>
       </c>
       <c r="C42" s="7" t="s">
-        <v>226</v>
+        <v>440</v>
       </c>
       <c r="D42" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="E42" s="9" t="s">
-        <v>17</v>
+      <c r="E42" s="9">
+        <v>1.9</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" s="8" t="s">
-        <v>289</v>
+        <v>596</v>
       </c>
       <c r="B43" s="6" t="s">
-        <v>290</v>
+        <v>597</v>
       </c>
       <c r="C43" s="6" t="s">
-        <v>226</v>
+        <v>440</v>
       </c>
       <c r="D43" s="8" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>16</v>
+      </c>
+      <c r="E43" s="8">
+        <v>1.9</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" s="9" t="s">
-        <v>291</v>
+        <v>598</v>
       </c>
       <c r="B44" s="7" t="s">
-        <v>292</v>
+        <v>599</v>
       </c>
       <c r="C44" s="7" t="s">
-        <v>226</v>
+        <v>440</v>
       </c>
       <c r="D44" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="E44" s="9" t="s">
-        <v>17</v>
+      <c r="E44" s="9">
+        <v>1.8</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" s="8" t="s">
-        <v>293</v>
+        <v>600</v>
       </c>
       <c r="B45" s="6" t="s">
-        <v>294</v>
+        <v>601</v>
       </c>
       <c r="C45" s="6" t="s">
-        <v>226</v>
+        <v>440</v>
       </c>
       <c r="D45" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="E45" s="8" t="s">
-        <v>17</v>
+      <c r="E45" s="8">
+        <v>2.2</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" s="9" t="s">
-        <v>295</v>
+        <v>602</v>
       </c>
       <c r="B46" s="7" t="s">
-        <v>296</v>
+        <v>603</v>
       </c>
       <c r="C46" s="7" t="s">
-        <v>226</v>
+        <v>440</v>
       </c>
       <c r="D46" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="E46" s="9" t="s">
-        <v>17</v>
+      <c r="E46" s="9">
+        <v>1.5</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="A3:E3"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="A5:E5"/>
     <mergeCell ref="A6:E6"/>
     <mergeCell ref="A7:E7"/>
     <mergeCell ref="A8:E8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E40"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="10" activePane="bottomLeft" state="frozen" topLeftCell="A11"/>
       <selection pane="bottomLeft" activeCell="D11" sqref="D11:E40"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16" customWidth="true" style="0"/>
     <col min="2" max="2" width="34" customWidth="true" style="0"/>
     <col min="3" max="3" width="14" customWidth="true" style="0"/>
     <col min="4" max="4" width="14" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="3" t="s">
-        <v>221</v>
+        <v>533</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="4"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="4"/>
       <c r="E4" s="4"/>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="4"/>
       <c r="C5" s="4"/>
       <c r="D5" s="4"/>
       <c r="E5" s="4"/>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="4" t="s">
-        <v>297</v>
+        <v>604</v>
       </c>
       <c r="B6" s="4"/>
       <c r="C6" s="4"/>
       <c r="D6" s="4"/>
       <c r="E6" s="4"/>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="4" t="s">
-        <v>298</v>
+        <v>605</v>
       </c>
       <c r="B7" s="4"/>
       <c r="C7" s="4"/>
       <c r="D7" s="4"/>
       <c r="E7" s="4"/>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="4" t="s">
-        <v>299</v>
+        <v>606</v>
       </c>
       <c r="B8" s="4"/>
       <c r="C8" s="4"/>
       <c r="D8" s="4"/>
       <c r="E8" s="4"/>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>9</v>
       </c>
       <c r="C10" s="5" t="s">
         <v>10</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>11</v>
       </c>
       <c r="E10" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="8" t="s">
-        <v>300</v>
+        <v>607</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>301</v>
+        <v>608</v>
       </c>
       <c r="C11" s="6" t="s">
-        <v>226</v>
+        <v>440</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="E11" s="8" t="s">
-        <v>17</v>
+      <c r="E11" s="8">
+        <v>1.5</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="9" t="s">
-        <v>302</v>
+        <v>609</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>303</v>
+        <v>610</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>226</v>
+        <v>440</v>
       </c>
       <c r="D12" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="E12" s="9" t="s">
-        <v>17</v>
+      <c r="E12" s="9">
+        <v>1.5</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="8" t="s">
-        <v>304</v>
+        <v>611</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>305</v>
+        <v>612</v>
       </c>
       <c r="C13" s="6" t="s">
-        <v>226</v>
+        <v>440</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="E13" s="8" t="s">
-        <v>17</v>
+      <c r="E13" s="8">
+        <v>1.6</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="9" t="s">
-        <v>306</v>
+        <v>613</v>
       </c>
       <c r="B14" s="7" t="s">
-        <v>307</v>
+        <v>614</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>226</v>
+        <v>440</v>
       </c>
       <c r="D14" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="E14" s="9" t="s">
-        <v>17</v>
+      <c r="E14" s="9">
+        <v>1.5</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="8" t="s">
-        <v>308</v>
+        <v>615</v>
       </c>
       <c r="B15" s="6" t="s">
-        <v>309</v>
+        <v>616</v>
       </c>
       <c r="C15" s="6" t="s">
-        <v>226</v>
+        <v>440</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="E15" s="8" t="s">
-        <v>17</v>
+      <c r="E15" s="8">
+        <v>1.6</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="9" t="s">
-        <v>310</v>
+        <v>617</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>311</v>
+        <v>618</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>226</v>
+        <v>440</v>
       </c>
       <c r="D16" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="E16" s="9" t="s">
-        <v>17</v>
+      <c r="E16" s="9">
+        <v>1.6</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="8" t="s">
-        <v>312</v>
+        <v>619</v>
       </c>
       <c r="B17" s="6" t="s">
-        <v>313</v>
+        <v>620</v>
       </c>
       <c r="C17" s="6" t="s">
-        <v>226</v>
+        <v>440</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="E17" s="8" t="s">
-        <v>17</v>
+      <c r="E17" s="8">
+        <v>1.5</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="9" t="s">
-        <v>314</v>
+        <v>621</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>315</v>
+        <v>622</v>
       </c>
       <c r="C18" s="7" t="s">
-        <v>226</v>
+        <v>440</v>
       </c>
       <c r="D18" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="E18" s="9" t="s">
-        <v>17</v>
+      <c r="E18" s="9">
+        <v>1.6</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="8" t="s">
-        <v>316</v>
+        <v>623</v>
       </c>
       <c r="B19" s="6" t="s">
-        <v>317</v>
+        <v>624</v>
       </c>
       <c r="C19" s="6" t="s">
-        <v>226</v>
+        <v>440</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="E19" s="8" t="s">
-        <v>17</v>
+      <c r="E19" s="8">
+        <v>1.5</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="9" t="s">
-        <v>318</v>
+        <v>625</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>319</v>
+        <v>626</v>
       </c>
       <c r="C20" s="7" t="s">
-        <v>226</v>
+        <v>440</v>
       </c>
       <c r="D20" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="E20" s="9" t="s">
-        <v>17</v>
+      <c r="E20" s="9">
+        <v>1.6</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="8" t="s">
-        <v>320</v>
+        <v>627</v>
       </c>
       <c r="B21" s="6" t="s">
-        <v>321</v>
+        <v>628</v>
       </c>
       <c r="C21" s="6" t="s">
-        <v>226</v>
+        <v>440</v>
       </c>
       <c r="D21" s="8" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>26</v>
+      </c>
+      <c r="E21" s="8">
+        <v>1.6</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="9" t="s">
-        <v>322</v>
+        <v>471</v>
       </c>
       <c r="B22" s="7" t="s">
-        <v>323</v>
+        <v>472</v>
       </c>
       <c r="C22" s="7" t="s">
-        <v>226</v>
+        <v>440</v>
       </c>
       <c r="D22" s="9" t="s">
-        <v>220</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>221</v>
+      </c>
+      <c r="E22" s="9">
+        <v>1.3</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="8" t="s">
-        <v>324</v>
+        <v>629</v>
       </c>
       <c r="B23" s="6" t="s">
-        <v>325</v>
+        <v>630</v>
       </c>
       <c r="C23" s="6" t="s">
-        <v>226</v>
+        <v>440</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="E23" s="8" t="s">
-        <v>17</v>
+      <c r="E23" s="8">
+        <v>1.9</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="9" t="s">
-        <v>326</v>
+        <v>631</v>
       </c>
       <c r="B24" s="7" t="s">
-        <v>327</v>
+        <v>632</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>226</v>
+        <v>440</v>
       </c>
       <c r="D24" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="E24" s="9" t="s">
-        <v>17</v>
+      <c r="E24" s="9">
+        <v>1.5</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="8" t="s">
-        <v>328</v>
+        <v>633</v>
       </c>
       <c r="B25" s="6" t="s">
-        <v>329</v>
+        <v>634</v>
       </c>
       <c r="C25" s="6" t="s">
-        <v>226</v>
+        <v>440</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="E25" s="8" t="s">
-        <v>17</v>
+      <c r="E25" s="8">
+        <v>1.3</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="9" t="s">
-        <v>330</v>
+        <v>635</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>331</v>
+        <v>636</v>
       </c>
       <c r="C26" s="7" t="s">
-        <v>226</v>
+        <v>440</v>
       </c>
       <c r="D26" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="E26" s="9" t="s">
-        <v>17</v>
+      <c r="E26" s="9">
+        <v>1.4</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" s="8" t="s">
-        <v>332</v>
+        <v>637</v>
       </c>
       <c r="B27" s="6" t="s">
-        <v>333</v>
+        <v>638</v>
       </c>
       <c r="C27" s="6" t="s">
-        <v>226</v>
+        <v>440</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="E27" s="8" t="s">
-        <v>17</v>
+      <c r="E27" s="8">
+        <v>1.6</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="9" t="s">
-        <v>334</v>
+        <v>639</v>
       </c>
       <c r="B28" s="7" t="s">
-        <v>335</v>
+        <v>640</v>
       </c>
       <c r="C28" s="7" t="s">
-        <v>226</v>
+        <v>440</v>
       </c>
       <c r="D28" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="E28" s="9" t="s">
-        <v>17</v>
+      <c r="E28" s="9">
+        <v>1.4</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="8" t="s">
-        <v>336</v>
+        <v>641</v>
       </c>
       <c r="B29" s="6" t="s">
-        <v>337</v>
+        <v>642</v>
       </c>
       <c r="C29" s="6" t="s">
-        <v>226</v>
+        <v>440</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="E29" s="8" t="s">
-        <v>17</v>
+      <c r="E29" s="8">
+        <v>1.6</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="9" t="s">
-        <v>338</v>
+        <v>643</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>339</v>
+        <v>644</v>
       </c>
       <c r="C30" s="7" t="s">
-        <v>226</v>
+        <v>440</v>
       </c>
       <c r="D30" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="E30" s="9" t="s">
-        <v>17</v>
+      <c r="E30" s="9">
+        <v>1.4</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="8" t="s">
-        <v>340</v>
+        <v>645</v>
       </c>
       <c r="B31" s="6" t="s">
-        <v>341</v>
+        <v>646</v>
       </c>
       <c r="C31" s="6" t="s">
-        <v>226</v>
+        <v>440</v>
       </c>
       <c r="D31" s="8" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>42</v>
+      </c>
+      <c r="E31" s="8">
+        <v>1.5</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="9" t="s">
-        <v>342</v>
+        <v>647</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>343</v>
+        <v>648</v>
       </c>
       <c r="C32" s="7" t="s">
-        <v>226</v>
+        <v>440</v>
       </c>
       <c r="D32" s="9" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>26</v>
+      </c>
+      <c r="E32" s="9">
+        <v>1.5</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="8" t="s">
-        <v>344</v>
+        <v>509</v>
       </c>
       <c r="B33" s="6" t="s">
-        <v>345</v>
+        <v>510</v>
       </c>
       <c r="C33" s="6" t="s">
-        <v>226</v>
+        <v>440</v>
       </c>
       <c r="D33" s="8" t="s">
-        <v>220</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>221</v>
+      </c>
+      <c r="E33" s="8">
+        <v>1.4</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="9" t="s">
-        <v>346</v>
+        <v>649</v>
       </c>
       <c r="B34" s="7" t="s">
-        <v>347</v>
+        <v>650</v>
       </c>
       <c r="C34" s="7" t="s">
-        <v>226</v>
+        <v>440</v>
       </c>
       <c r="D34" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="E34" s="9" t="s">
-        <v>17</v>
+      <c r="E34" s="9">
+        <v>1.7</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="8" t="s">
-        <v>348</v>
+        <v>525</v>
       </c>
       <c r="B35" s="6" t="s">
-        <v>349</v>
+        <v>526</v>
       </c>
       <c r="C35" s="6" t="s">
-        <v>226</v>
+        <v>440</v>
       </c>
       <c r="D35" s="8" t="s">
-        <v>220</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>221</v>
+      </c>
+      <c r="E35" s="8">
+        <v>1.2</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="9" t="s">
-        <v>350</v>
+        <v>651</v>
       </c>
       <c r="B36" s="7" t="s">
-        <v>351</v>
+        <v>652</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>226</v>
+        <v>440</v>
       </c>
       <c r="D36" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="E36" s="9" t="s">
-        <v>17</v>
+      <c r="E36" s="9">
+        <v>1.4</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="8" t="s">
-        <v>352</v>
+        <v>653</v>
       </c>
       <c r="B37" s="6" t="s">
-        <v>353</v>
+        <v>654</v>
       </c>
       <c r="C37" s="6" t="s">
-        <v>226</v>
+        <v>440</v>
       </c>
       <c r="D37" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="E37" s="8" t="s">
-        <v>17</v>
+      <c r="E37" s="8">
+        <v>1.5</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="9" t="s">
-        <v>354</v>
+        <v>655</v>
       </c>
       <c r="B38" s="7" t="s">
-        <v>355</v>
+        <v>656</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>226</v>
+        <v>440</v>
       </c>
       <c r="D38" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="E38" s="9" t="s">
-        <v>17</v>
+      <c r="E38" s="9">
+        <v>1.5</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="8" t="s">
-        <v>356</v>
+        <v>657</v>
       </c>
       <c r="B39" s="6" t="s">
-        <v>357</v>
+        <v>658</v>
       </c>
       <c r="C39" s="6" t="s">
-        <v>226</v>
+        <v>440</v>
       </c>
       <c r="D39" s="8" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>26</v>
+      </c>
+      <c r="E39" s="8">
+        <v>2.0</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" s="9" t="s">
-        <v>358</v>
+        <v>659</v>
       </c>
       <c r="B40" s="7" t="s">
-        <v>359</v>
+        <v>660</v>
       </c>
       <c r="C40" s="7" t="s">
-        <v>226</v>
+        <v>440</v>
       </c>
       <c r="D40" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="E40" s="9" t="s">
-        <v>17</v>
+      <c r="E40" s="9">
+        <v>1.7</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="A3:E3"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="A5:E5"/>
     <mergeCell ref="A6:E6"/>
     <mergeCell ref="A7:E7"/>
     <mergeCell ref="A8:E8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>5</vt:i4>
+        <vt:i4>8</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="5" baseType="lpstr">
+    <vt:vector size="8" baseType="lpstr">
       <vt:lpstr>AC-8-BLOCK-A</vt:lpstr>
       <vt:lpstr>FT-111-BLOCK-A</vt:lpstr>
       <vt:lpstr>IT-322-BLOCK-F</vt:lpstr>
+      <vt:lpstr>IT-421-BLOCK-A</vt:lpstr>
+      <vt:lpstr>OJT-2-BLOCK-A</vt:lpstr>
+      <vt:lpstr>PRACTICUM-BLOCK-A</vt:lpstr>
       <vt:lpstr>THC 10-BLOCK-A</vt:lpstr>
       <vt:lpstr>THC 10-BLOCK-B</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>