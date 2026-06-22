--- v0 (2026-04-30)
+++ v1 (2026-06-22)
@@ -1784,51 +1784,51 @@
       </c>
       <c r="B17" s="6" t="s">
         <v>69</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>55</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>56</v>
       </c>
       <c r="E17" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="9" t="s">
         <v>70</v>
       </c>
       <c r="B18" s="7" t="s">
         <v>71</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>55</v>
       </c>
       <c r="D18" s="9" t="s">
-        <v>65</v>
+        <v>56</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="8" t="s">
         <v>72</v>
       </c>
       <c r="B19" s="6" t="s">
         <v>73</v>
       </c>
       <c r="C19" s="6" t="s">
         <v>55</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>56</v>
       </c>
       <c r="E19" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="9" t="s">
         <v>74</v>
@@ -2404,102 +2404,102 @@
       </c>
       <c r="B15" s="6" t="s">
         <v>130</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>55</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>65</v>
       </c>
       <c r="E15" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="9" t="s">
         <v>131</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>132</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>55</v>
       </c>
       <c r="D16" s="9" t="s">
-        <v>56</v>
+        <v>65</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="8" t="s">
         <v>133</v>
       </c>
       <c r="B17" s="6" t="s">
         <v>134</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>55</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>65</v>
       </c>
       <c r="E17" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="9" t="s">
         <v>135</v>
       </c>
       <c r="B18" s="7" t="s">
         <v>136</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>55</v>
       </c>
       <c r="D18" s="9" t="s">
         <v>65</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="8" t="s">
         <v>137</v>
       </c>
       <c r="B19" s="6" t="s">
         <v>138</v>
       </c>
       <c r="C19" s="6" t="s">
         <v>55</v>
       </c>
       <c r="D19" s="8" t="s">
-        <v>56</v>
+        <v>65</v>
       </c>
       <c r="E19" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="9" t="s">
         <v>139</v>
       </c>
       <c r="B20" s="7" t="s">
         <v>140</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>55</v>
       </c>
       <c r="D20" s="9" t="s">
         <v>65</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="8" t="s">
         <v>141</v>
@@ -2625,51 +2625,51 @@
       </c>
       <c r="B28" s="7" t="s">
         <v>156</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>55</v>
       </c>
       <c r="D28" s="9" t="s">
         <v>65</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="8" t="s">
         <v>157</v>
       </c>
       <c r="B29" s="6" t="s">
         <v>158</v>
       </c>
       <c r="C29" s="6" t="s">
         <v>55</v>
       </c>
       <c r="D29" s="8" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="E29" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="9" t="s">
         <v>159</v>
       </c>
       <c r="B30" s="7" t="s">
         <v>160</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>55</v>
       </c>
       <c r="D30" s="9" t="s">
         <v>65</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="8" t="s">
         <v>161</v>