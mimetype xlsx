--- v0 (2026-04-30)
+++ v1 (2026-06-22)
@@ -107,81 +107,81 @@
   <si>
     <t>AQUINO, ELYN JOY Q.</t>
   </si>
   <si>
     <t>2023 32228</t>
   </si>
   <si>
     <t>BATAHOY, MERNALEN C.</t>
   </si>
   <si>
     <t>2023 33261</t>
   </si>
   <si>
     <t>BERNALES, REGINA C.</t>
   </si>
   <si>
     <t>2023 32226</t>
   </si>
   <si>
     <t>CABILING, ROBILYN L.</t>
   </si>
   <si>
     <t>2023 32217</t>
   </si>
   <si>
-    <t>CAGADAS, MARLYN Q.</t>
+    <t>CAGADAS, MARLYN</t>
   </si>
   <si>
     <t>2023 35315</t>
   </si>
   <si>
     <t>CAMPILLO, ANTHONY MARK M.</t>
   </si>
   <si>
     <t>2023 66503</t>
   </si>
   <si>
     <t>CAPILITAN, JOVANE Y.</t>
   </si>
   <si>
     <t>2023 33269</t>
   </si>
   <si>
     <t>CUBIL, CRIZEL JOY L.</t>
   </si>
   <si>
     <t>2023 32229</t>
   </si>
   <si>
     <t>DE LUNA, CHRISTINE S.</t>
   </si>
   <si>
     <t>2023 33281</t>
   </si>
   <si>
-    <t>ENGROVA, APPLE MAE Q.</t>
+    <t>ENGROVA, APPLE MAE</t>
   </si>
   <si>
     <t>2023 33284</t>
   </si>
   <si>
     <t>ENGROVA, HAJELYN E.</t>
   </si>
   <si>
     <t>2023 54390</t>
   </si>
   <si>
     <t>GABRINEZ, GREGORIO, JR S.</t>
   </si>
   <si>
     <t>2023 43385</t>
   </si>
   <si>
     <t>GALLEGO, JEMARLYN P.</t>
   </si>
   <si>
     <t>2023 32227</t>
   </si>
   <si>
     <t>GUALVEZ, SUSANA MAE R.</t>
   </si>
@@ -1659,51 +1659,51 @@
       </c>
       <c r="B41" s="6" t="s">
         <v>78</v>
       </c>
       <c r="C41" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D41" s="8" t="s">
         <v>16</v>
       </c>
       <c r="E41" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" s="9" t="s">
         <v>79</v>
       </c>
       <c r="B42" s="7" t="s">
         <v>80</v>
       </c>
       <c r="C42" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D42" s="9" t="s">
-        <v>76</v>
+        <v>16</v>
       </c>
       <c r="E42" s="9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" s="8" t="s">
         <v>81</v>
       </c>
       <c r="B43" s="6" t="s">
         <v>82</v>
       </c>
       <c r="C43" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D43" s="8" t="s">
         <v>16</v>
       </c>
       <c r="E43" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" s="9" t="s">
         <v>83</v>
@@ -2933,51 +2933,51 @@
       </c>
       <c r="B39" s="6" t="s">
         <v>78</v>
       </c>
       <c r="C39" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D39" s="8" t="s">
         <v>16</v>
       </c>
       <c r="E39" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" s="9" t="s">
         <v>79</v>
       </c>
       <c r="B40" s="7" t="s">
         <v>80</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D40" s="9" t="s">
-        <v>76</v>
+        <v>16</v>
       </c>
       <c r="E40" s="9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" s="8" t="s">
         <v>81</v>
       </c>
       <c r="B41" s="6" t="s">
         <v>82</v>
       </c>
       <c r="C41" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D41" s="8" t="s">
         <v>16</v>
       </c>
       <c r="E41" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" s="9" t="s">
         <v>83</v>
@@ -3283,52 +3283,52 @@
         <v>113</v>
       </c>
       <c r="C19" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>76</v>
       </c>
       <c r="E19" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="9" t="s">
         <v>161</v>
       </c>
       <c r="B20" s="7" t="s">
         <v>162</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D20" s="9" t="s">
         <v>150</v>
       </c>
-      <c r="E20" s="9" t="s">
-        <v>17</v>
+      <c r="E20" s="9">
+        <v>1.5</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="8" t="s">
         <v>116</v>
       </c>
       <c r="B21" s="6" t="s">
         <v>117</v>
       </c>
       <c r="C21" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>16</v>
       </c>
       <c r="E21" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>53</v>
@@ -3572,52 +3572,52 @@
         <v>172</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D36" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E36" s="9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="8" t="s">
         <v>173</v>
       </c>
       <c r="B37" s="6" t="s">
         <v>174</v>
       </c>
       <c r="C37" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D37" s="8" t="s">
         <v>150</v>
       </c>
-      <c r="E37" s="8" t="s">
-        <v>17</v>
+      <c r="E37" s="8">
+        <v>1.5</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="9" t="s">
         <v>135</v>
       </c>
       <c r="B38" s="7" t="s">
         <v>136</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D38" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E38" s="9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="8" t="s">
         <v>137</v>
       </c>
       <c r="B39" s="6" t="s">
         <v>138</v>