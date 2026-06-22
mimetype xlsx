--- v0 (2026-04-30)
+++ v1 (2026-06-22)
@@ -618,51 +618,51 @@
   <si>
     <t>ANDOY, FLORY MART T.</t>
   </si>
   <si>
     <t>2023 32248</t>
   </si>
   <si>
     <t>ASTILLERO, JAY-R R.</t>
   </si>
   <si>
     <t>2023 37356</t>
   </si>
   <si>
     <t>AVILA, RUSSEL L.</t>
   </si>
   <si>
     <t>2023 32246</t>
   </si>
   <si>
     <t>BALDEMOR, ANTON JAY V.</t>
   </si>
   <si>
     <t>2023 32253</t>
   </si>
   <si>
-    <t>BANDOY, STEPHEN Q.</t>
+    <t>BANDOY, STEPHEN</t>
   </si>
   <si>
     <t>2023 58400</t>
   </si>
   <si>
     <t>BAUTISTA, JHAME BOY M.</t>
   </si>
   <si>
     <t>2023 57396</t>
   </si>
   <si>
     <t>BERNALTE, ANTHONY M.</t>
   </si>
   <si>
     <t>2023 32245</t>
   </si>
   <si>
     <t>CANSANCIO, DEJAY D.</t>
   </si>
   <si>
     <t>2023 40377</t>
   </si>
   <si>
     <t>CORTES, KENNETH R.</t>
   </si>
@@ -5303,51 +5303,51 @@
       </c>
       <c r="B16" s="7" t="s">
         <v>317</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>184</v>
       </c>
       <c r="D16" s="9" t="s">
         <v>181</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="8" t="s">
         <v>318</v>
       </c>
       <c r="B17" s="6" t="s">
         <v>319</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>180</v>
       </c>
       <c r="D17" s="8" t="s">
-        <v>181</v>
+        <v>20</v>
       </c>
       <c r="E17" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="9" t="s">
         <v>320</v>
       </c>
       <c r="B18" s="7" t="s">
         <v>321</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>184</v>
       </c>
       <c r="D18" s="9" t="s">
         <v>181</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="8" t="s">
         <v>322</v>
@@ -7435,102 +7435,102 @@
       </c>
       <c r="B16" s="7" t="s">
         <v>437</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>84</v>
       </c>
       <c r="D16" s="9" t="s">
         <v>181</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="8" t="s">
         <v>438</v>
       </c>
       <c r="B17" s="6" t="s">
         <v>439</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>84</v>
       </c>
       <c r="D17" s="8" t="s">
-        <v>16</v>
+        <v>181</v>
       </c>
       <c r="E17" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="9" t="s">
         <v>440</v>
       </c>
       <c r="B18" s="7" t="s">
         <v>441</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>84</v>
       </c>
       <c r="D18" s="9" t="s">
         <v>181</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="8" t="s">
         <v>442</v>
       </c>
       <c r="B19" s="6" t="s">
         <v>443</v>
       </c>
       <c r="C19" s="6" t="s">
         <v>84</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>181</v>
       </c>
       <c r="E19" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="9" t="s">
         <v>444</v>
       </c>
       <c r="B20" s="7" t="s">
         <v>445</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>84</v>
       </c>
       <c r="D20" s="9" t="s">
-        <v>16</v>
+        <v>181</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="8" t="s">
         <v>446</v>
       </c>
       <c r="B21" s="6" t="s">
         <v>447</v>
       </c>
       <c r="C21" s="6" t="s">
         <v>84</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>20</v>
       </c>
       <c r="E21" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="9" t="s">
         <v>448</v>
@@ -7639,51 +7639,51 @@
       </c>
       <c r="B28" s="7" t="s">
         <v>461</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>84</v>
       </c>
       <c r="D28" s="9" t="s">
         <v>181</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="8" t="s">
         <v>462</v>
       </c>
       <c r="B29" s="6" t="s">
         <v>463</v>
       </c>
       <c r="C29" s="6" t="s">
         <v>84</v>
       </c>
       <c r="D29" s="8" t="s">
-        <v>20</v>
+        <v>181</v>
       </c>
       <c r="E29" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="9" t="s">
         <v>464</v>
       </c>
       <c r="B30" s="7" t="s">
         <v>465</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>84</v>
       </c>
       <c r="D30" s="9" t="s">
         <v>181</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="8" t="s">
         <v>466</v>
@@ -8123,51 +8123,51 @@
       </c>
       <c r="B25" s="6" t="s">
         <v>503</v>
       </c>
       <c r="C25" s="6" t="s">
         <v>84</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>16</v>
       </c>
       <c r="E25" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="9" t="s">
         <v>504</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>505</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>84</v>
       </c>
       <c r="D26" s="9" t="s">
-        <v>181</v>
+        <v>16</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" s="8" t="s">
         <v>506</v>
       </c>
       <c r="B27" s="6" t="s">
         <v>507</v>
       </c>
       <c r="C27" s="6" t="s">
         <v>84</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>181</v>
       </c>
       <c r="E27" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="9" t="s">
         <v>508</v>