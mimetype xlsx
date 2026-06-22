--- v0 (2026-04-30)
+++ v1 (2026-06-22)
@@ -1,72 +1,70 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="AC-3-BLOCK-A" sheetId="1" r:id="rId4"/>
     <sheet name="IT-223-BLOCK-A" sheetId="2" r:id="rId5"/>
     <sheet name="IT-223-BLOCK-B" sheetId="3" r:id="rId6"/>
     <sheet name="IT-326-BLOCK-A" sheetId="4" r:id="rId7"/>
     <sheet name="IT-326-BLOCK-B" sheetId="5" r:id="rId8"/>
-    <sheet name="IT-421-BLOCK-A" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="284">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="239">
   <si>
     <t>Student List Export</t>
   </si>
   <si>
     <t>AC-3</t>
   </si>
   <si>
     <t>Semester: 2nd-sem</t>
   </si>
   <si>
     <t>School Year: 2025 - 2026</t>
   </si>
   <si>
     <t>Instructor: VINCENT GRIFFITHE P. FELICIA</t>
   </si>
   <si>
     <t>Schedule IDs: 971,972</t>
   </si>
   <si>
     <t>Block: BLOCK-A</t>
   </si>
   <si>
     <t>Total Students: 18</t>
   </si>
   <si>
@@ -75,74 +73,74 @@
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Course</t>
   </si>
   <si>
     <t>Year Level</t>
   </si>
   <si>
     <t>Grades</t>
   </si>
   <si>
     <t>2025-00226</t>
   </si>
   <si>
     <t>ALABAR, VICTOR S.</t>
   </si>
   <si>
     <t>CULINARY TECHNOLOGY</t>
   </si>
   <si>
     <t>1ST-YEAR</t>
   </si>
   <si>
-    <t>N/A</t>
-[...1 lines deleted...]
-  <si>
     <t>2025-00039</t>
   </si>
   <si>
     <t>BATASININ, AL HEZRON LEE L.</t>
   </si>
   <si>
     <t>2025-00387</t>
   </si>
   <si>
     <t>BATERNA, SHERRY - ANN C.</t>
   </si>
   <si>
     <t>2023 85656</t>
   </si>
   <si>
     <t>CONSIGNA, RICHARD LOUIE A.</t>
   </si>
   <si>
     <t>ELECTRICAL</t>
   </si>
   <si>
+    <t>DROPPED</t>
+  </si>
+  <si>
     <t>2025-00301</t>
   </si>
   <si>
     <t>DAQUIPA, NELVIE MAE E.</t>
   </si>
   <si>
     <t>2025-00331</t>
   </si>
   <si>
     <t>DELEGENCIA, FRANCINE MAE S.</t>
   </si>
   <si>
     <t>2025-00098</t>
   </si>
   <si>
     <t>DOñOS, CHRISTOPHER C.</t>
   </si>
   <si>
     <t>2025-00159</t>
   </si>
   <si>
     <t>ESTRELLA, GERALYN S.</t>
   </si>
   <si>
     <t>2025-00038</t>
@@ -183,50 +181,53 @@
   <si>
     <t>2025-00036</t>
   </si>
   <si>
     <t>REQUINA, JULIOS D.</t>
   </si>
   <si>
     <t>2025-00099</t>
   </si>
   <si>
     <t>REYES, CARLO ENRICO B.</t>
   </si>
   <si>
     <t>2025-00335</t>
   </si>
   <si>
     <t>TAGSIP, THINY P.</t>
   </si>
   <si>
     <t>2025-00325</t>
   </si>
   <si>
     <t>VASQUEZ, WILBERT U.</t>
   </si>
   <si>
+    <t>FAILED</t>
+  </si>
+  <si>
     <t>IT-223</t>
   </si>
   <si>
     <t>Schedule IDs: 678,679</t>
   </si>
   <si>
     <t>Total Students: 25</t>
   </si>
   <si>
     <t>2023 65506</t>
   </si>
   <si>
     <t>AJOC, MAUREEN-ANN V.</t>
   </si>
   <si>
     <t>BSIT</t>
   </si>
   <si>
     <t>2ND-YEAR</t>
   </si>
   <si>
     <t>2023 63450</t>
   </si>
   <si>
     <t>AMADOR, ANTHONETTE S.</t>
@@ -736,188 +737,50 @@
     <t>SIMAGALA, MA. BRISHELLE P.</t>
   </si>
   <si>
     <t>2023 38371</t>
   </si>
   <si>
     <t>SUAREZ, MARIEL V.</t>
   </si>
   <si>
     <t>2023 34315</t>
   </si>
   <si>
     <t>TRUGILLO, KIMVERLY T.</t>
   </si>
   <si>
     <t>2023 34313</t>
   </si>
   <si>
     <t>VALDEZ, QUEEN ANN C.</t>
   </si>
   <si>
     <t>2023 35353</t>
   </si>
   <si>
     <t>VALLES, RICA SUSANE S.</t>
-  </si>
-[...136 lines deleted...]
-    <t>VANSUELA, AVRIL V.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1038,51 +901,51 @@
     <xf xfId="0" fontId="4" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="0" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="3" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="0" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="3" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1346,54 +1209,50 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E28"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="10" activePane="bottomLeft" state="frozen" topLeftCell="A11"/>
       <selection pane="bottomLeft" activeCell="D11" sqref="D11:E28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16" customWidth="true" style="0"/>
     <col min="2" max="2" width="34" customWidth="true" style="0"/>
     <col min="3" max="3" width="14" customWidth="true" style="0"/>
     <col min="4" max="4" width="14" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
@@ -1473,341 +1332,341 @@
         <v>9</v>
       </c>
       <c r="C10" s="5" t="s">
         <v>10</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>11</v>
       </c>
       <c r="E10" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="8" t="s">
         <v>13</v>
       </c>
       <c r="B11" s="6" t="s">
         <v>14</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="E11" s="8" t="s">
-        <v>17</v>
+      <c r="E11" s="8">
+        <v>1.9</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="B12" s="7" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D12" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="E12" s="9" t="s">
-        <v>17</v>
+      <c r="E12" s="9">
+        <v>1.7</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="B13" s="6" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="E13" s="8" t="s">
-        <v>17</v>
+      <c r="E13" s="8">
+        <v>1.8</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="B14" s="7" t="s">
         <v>22</v>
       </c>
-      <c r="B14" s="7" t="s">
+      <c r="C14" s="7" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
       <c r="D14" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E14" s="9" t="s">
-        <v>17</v>
+        <v>24</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="8" t="s">
         <v>25</v>
       </c>
       <c r="B15" s="6" t="s">
         <v>26</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="E15" s="8" t="s">
-        <v>17</v>
+      <c r="E15" s="8">
+        <v>1.9</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>28</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D16" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="E16" s="9" t="s">
-        <v>17</v>
+      <c r="E16" s="9">
+        <v>2.0</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="8" t="s">
         <v>29</v>
       </c>
       <c r="B17" s="6" t="s">
         <v>30</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="E17" s="8" t="s">
-        <v>17</v>
+      <c r="E17" s="8">
+        <v>2.5</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="9" t="s">
         <v>31</v>
       </c>
       <c r="B18" s="7" t="s">
         <v>32</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D18" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="E18" s="9" t="s">
-        <v>17</v>
+      <c r="E18" s="9">
+        <v>2.2</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="8" t="s">
         <v>33</v>
       </c>
       <c r="B19" s="6" t="s">
         <v>34</v>
       </c>
       <c r="C19" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="E19" s="8" t="s">
-        <v>17</v>
+      <c r="E19" s="8">
+        <v>1.9</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="9" t="s">
         <v>35</v>
       </c>
       <c r="B20" s="7" t="s">
         <v>36</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D20" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="E20" s="9" t="s">
-        <v>17</v>
+      <c r="E20" s="9">
+        <v>2.7</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="8" t="s">
         <v>37</v>
       </c>
       <c r="B21" s="6" t="s">
         <v>38</v>
       </c>
       <c r="C21" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="E21" s="8" t="s">
-        <v>17</v>
+      <c r="E21" s="8">
+        <v>1.8</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="9" t="s">
         <v>39</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>40</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D22" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="E22" s="9" t="s">
-        <v>17</v>
+      <c r="E22" s="9">
+        <v>3.0</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="8" t="s">
         <v>41</v>
       </c>
       <c r="B23" s="6" t="s">
         <v>42</v>
       </c>
       <c r="C23" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="E23" s="8" t="s">
-        <v>17</v>
+      <c r="E23" s="8">
+        <v>2.1</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="9" t="s">
         <v>43</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D24" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="E24" s="9" t="s">
-        <v>17</v>
+      <c r="E24" s="9">
+        <v>1.8</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="8" t="s">
         <v>45</v>
       </c>
       <c r="B25" s="6" t="s">
         <v>46</v>
       </c>
       <c r="C25" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="E25" s="8" t="s">
-        <v>17</v>
+      <c r="E25" s="8">
+        <v>1.8</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="9" t="s">
         <v>47</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>48</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D26" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="E26" s="9" t="s">
-        <v>17</v>
+      <c r="E26" s="9">
+        <v>2.5</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" s="8" t="s">
         <v>49</v>
       </c>
       <c r="B27" s="6" t="s">
         <v>50</v>
       </c>
       <c r="C27" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="E27" s="8" t="s">
-        <v>17</v>
+      <c r="E27" s="8">
+        <v>1.9</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="9" t="s">
         <v>51</v>
       </c>
       <c r="B28" s="7" t="s">
         <v>52</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D28" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E28" s="9" t="s">
-        <v>17</v>
+        <v>53</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="A3:E3"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="A5:E5"/>
     <mergeCell ref="A6:E6"/>
     <mergeCell ref="A7:E7"/>
     <mergeCell ref="A8:E8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E35"/>
@@ -1815,551 +1674,551 @@
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="10" activePane="bottomLeft" state="frozen" topLeftCell="A11"/>
       <selection pane="bottomLeft" activeCell="D11" sqref="D11:E35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16" customWidth="true" style="0"/>
     <col min="2" max="2" width="34" customWidth="true" style="0"/>
     <col min="3" max="3" width="14" customWidth="true" style="0"/>
     <col min="4" max="4" width="14" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="3" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="4"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="4"/>
       <c r="E4" s="4"/>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="4"/>
       <c r="C5" s="4"/>
       <c r="D5" s="4"/>
       <c r="E5" s="4"/>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B6" s="4"/>
       <c r="C6" s="4"/>
       <c r="D6" s="4"/>
       <c r="E6" s="4"/>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="4"/>
       <c r="C7" s="4"/>
       <c r="D7" s="4"/>
       <c r="E7" s="4"/>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B8" s="4"/>
       <c r="C8" s="4"/>
       <c r="D8" s="4"/>
       <c r="E8" s="4"/>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>9</v>
       </c>
       <c r="C10" s="5" t="s">
         <v>10</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>11</v>
       </c>
       <c r="E10" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="8" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C11" s="6" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D11" s="8" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E11" s="8" t="s">
-        <v>17</v>
+        <v>53</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="9" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D12" s="9" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>60</v>
+      </c>
+      <c r="E12" s="9">
+        <v>1.8</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="8" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C13" s="6" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D13" s="8" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>60</v>
+      </c>
+      <c r="E13" s="8">
+        <v>2.7</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="9" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B14" s="7" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D14" s="9" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>67</v>
+      </c>
+      <c r="E14" s="9">
+        <v>2.6</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="8" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B15" s="6" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C15" s="6" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D15" s="8" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>60</v>
+      </c>
+      <c r="E15" s="8">
+        <v>1.3</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="9" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D16" s="9" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>60</v>
+      </c>
+      <c r="E16" s="9">
+        <v>1.2</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="8" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B17" s="6" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C17" s="6" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D17" s="8" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>60</v>
+      </c>
+      <c r="E17" s="8">
+        <v>2.5</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="9" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C18" s="7" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D18" s="9" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>60</v>
+      </c>
+      <c r="E18" s="9">
+        <v>1.7</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="8" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B19" s="6" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C19" s="6" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D19" s="8" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>60</v>
+      </c>
+      <c r="E19" s="8">
+        <v>2.0</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="9" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C20" s="7" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D20" s="9" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>60</v>
+      </c>
+      <c r="E20" s="9">
+        <v>1.6</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="8" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B21" s="6" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C21" s="6" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D21" s="8" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>60</v>
+      </c>
+      <c r="E21" s="8">
+        <v>1.3</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="9" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B22" s="7" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C22" s="7" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D22" s="9" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>60</v>
+      </c>
+      <c r="E22" s="9">
+        <v>2.2</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="8" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B23" s="6" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C23" s="6" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D23" s="8" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>60</v>
+      </c>
+      <c r="E23" s="8">
+        <v>1.9</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="9" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B24" s="7" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D24" s="9" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>60</v>
+      </c>
+      <c r="E24" s="9">
+        <v>2.3</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="8" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B25" s="6" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C25" s="6" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D25" s="8" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>60</v>
+      </c>
+      <c r="E25" s="8">
+        <v>1.7</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="9" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="C26" s="7" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D26" s="9" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>60</v>
+      </c>
+      <c r="E26" s="9">
+        <v>1.7</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" s="8" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B27" s="6" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C27" s="6" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D27" s="8" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>60</v>
+      </c>
+      <c r="E27" s="8">
+        <v>2.3</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="9" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B28" s="7" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C28" s="7" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D28" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="E28" s="9" t="s">
-        <v>17</v>
+      <c r="E28" s="9">
+        <v>2.8</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="8" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B29" s="6" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C29" s="6" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D29" s="8" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>60</v>
+      </c>
+      <c r="E29" s="8">
+        <v>2.4</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="9" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C30" s="7" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D30" s="9" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>60</v>
+      </c>
+      <c r="E30" s="9">
+        <v>2.7</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="8" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B31" s="6" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C31" s="6" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D31" s="8" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>60</v>
+      </c>
+      <c r="E31" s="8">
+        <v>2.3</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="9" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C32" s="7" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D32" s="9" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>60</v>
+      </c>
+      <c r="E32" s="9">
+        <v>2.4</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="8" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B33" s="6" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="C33" s="6" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D33" s="8" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>60</v>
+      </c>
+      <c r="E33" s="8">
+        <v>1.9</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="9" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B34" s="7" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C34" s="7" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D34" s="9" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>60</v>
+      </c>
+      <c r="E34" s="9">
+        <v>1.6</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="8" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B35" s="6" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="C35" s="6" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D35" s="8" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>60</v>
+      </c>
+      <c r="E35" s="8">
+        <v>2.2</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="A3:E3"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="A5:E5"/>
     <mergeCell ref="A6:E6"/>
     <mergeCell ref="A7:E7"/>
     <mergeCell ref="A8:E8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E29"/>
@@ -2367,449 +2226,449 @@
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="10" activePane="bottomLeft" state="frozen" topLeftCell="A11"/>
       <selection pane="bottomLeft" activeCell="D11" sqref="D11:E29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16" customWidth="true" style="0"/>
     <col min="2" max="2" width="34" customWidth="true" style="0"/>
     <col min="3" max="3" width="14" customWidth="true" style="0"/>
     <col min="4" max="4" width="14" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="3" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="4"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="4"/>
       <c r="E4" s="4"/>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="4"/>
       <c r="C5" s="4"/>
       <c r="D5" s="4"/>
       <c r="E5" s="4"/>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="4" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B6" s="4"/>
       <c r="C6" s="4"/>
       <c r="D6" s="4"/>
       <c r="E6" s="4"/>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="4" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B7" s="4"/>
       <c r="C7" s="4"/>
       <c r="D7" s="4"/>
       <c r="E7" s="4"/>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="4" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B8" s="4"/>
       <c r="C8" s="4"/>
       <c r="D8" s="4"/>
       <c r="E8" s="4"/>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>9</v>
       </c>
       <c r="C10" s="5" t="s">
         <v>10</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>11</v>
       </c>
       <c r="E10" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="8" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C11" s="6" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="E11" s="8" t="s">
-        <v>17</v>
+      <c r="E11" s="8">
+        <v>2.1</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="9" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D12" s="9" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>67</v>
+      </c>
+      <c r="E12" s="9">
+        <v>2.7</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="8" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="C13" s="6" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D13" s="8" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>60</v>
+      </c>
+      <c r="E13" s="8">
+        <v>1.7</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="9" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B14" s="7" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D14" s="9" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>60</v>
+      </c>
+      <c r="E14" s="9">
+        <v>2.0</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="8" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B15" s="6" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="C15" s="6" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D15" s="8" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>60</v>
+      </c>
+      <c r="E15" s="8">
+        <v>2.2</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="9" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D16" s="9" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>60</v>
+      </c>
+      <c r="E16" s="9">
+        <v>2.8</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="8" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B17" s="6" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="C17" s="6" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D17" s="8" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>60</v>
+      </c>
+      <c r="E17" s="8">
+        <v>2.0</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="9" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="C18" s="7" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D18" s="9" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>60</v>
+      </c>
+      <c r="E18" s="9">
+        <v>2.7</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="8" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B19" s="6" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C19" s="6" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D19" s="8" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>60</v>
+      </c>
+      <c r="E19" s="8">
+        <v>2.0</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="9" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C20" s="7" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D20" s="9" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>60</v>
+      </c>
+      <c r="E20" s="9">
+        <v>2.1</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="8" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B21" s="6" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="C21" s="6" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D21" s="8" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>60</v>
+      </c>
+      <c r="E21" s="8">
+        <v>1.3</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="9" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B22" s="7" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="C22" s="7" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D22" s="9" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>67</v>
+      </c>
+      <c r="E22" s="9">
+        <v>2.2</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="8" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B23" s="6" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="C23" s="6" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D23" s="8" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>60</v>
+      </c>
+      <c r="E23" s="8">
+        <v>2.4</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="9" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B24" s="7" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D24" s="9" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>60</v>
+      </c>
+      <c r="E24" s="9">
+        <v>2.3</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="8" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B25" s="6" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="C25" s="6" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D25" s="8" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>60</v>
+      </c>
+      <c r="E25" s="8">
+        <v>2.1</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="9" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="C26" s="7" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D26" s="9" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>60</v>
+      </c>
+      <c r="E26" s="9">
+        <v>2.1</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" s="8" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B27" s="6" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="C27" s="6" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="E27" s="8" t="s">
-        <v>17</v>
+      <c r="E27" s="8">
+        <v>1.8</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="9" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B28" s="7" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="C28" s="7" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D28" s="9" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>60</v>
+      </c>
+      <c r="E28" s="9">
+        <v>2.9</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="8" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B29" s="6" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="C29" s="6" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D29" s="8" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>60</v>
+      </c>
+      <c r="E29" s="8">
+        <v>2.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="A3:E3"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="A5:E5"/>
     <mergeCell ref="A6:E6"/>
     <mergeCell ref="A7:E7"/>
     <mergeCell ref="A8:E8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E33"/>
@@ -2817,517 +2676,517 @@
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="10" activePane="bottomLeft" state="frozen" topLeftCell="A11"/>
       <selection pane="bottomLeft" activeCell="D11" sqref="D11:E33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16" customWidth="true" style="0"/>
     <col min="2" max="2" width="34" customWidth="true" style="0"/>
     <col min="3" max="3" width="14" customWidth="true" style="0"/>
     <col min="4" max="4" width="14" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="3" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="4"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="4"/>
       <c r="E4" s="4"/>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="4"/>
       <c r="C5" s="4"/>
       <c r="D5" s="4"/>
       <c r="E5" s="4"/>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="4" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B6" s="4"/>
       <c r="C6" s="4"/>
       <c r="D6" s="4"/>
       <c r="E6" s="4"/>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="4"/>
       <c r="C7" s="4"/>
       <c r="D7" s="4"/>
       <c r="E7" s="4"/>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="4" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B8" s="4"/>
       <c r="C8" s="4"/>
       <c r="D8" s="4"/>
       <c r="E8" s="4"/>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>9</v>
       </c>
       <c r="C10" s="5" t="s">
         <v>10</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>11</v>
       </c>
       <c r="E10" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="8" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C11" s="6" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D11" s="8" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>67</v>
+      </c>
+      <c r="E11" s="8">
+        <v>2.5</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="9" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D12" s="9" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>67</v>
+      </c>
+      <c r="E12" s="9">
+        <v>1.4</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="8" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="C13" s="6" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D13" s="8" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>60</v>
+      </c>
+      <c r="E13" s="8">
+        <v>1.9</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="9" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B14" s="7" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D14" s="9" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>67</v>
+      </c>
+      <c r="E14" s="9">
+        <v>1.4</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="8" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B15" s="6" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="C15" s="6" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D15" s="8" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>67</v>
+      </c>
+      <c r="E15" s="8">
+        <v>1.6</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="9" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D16" s="9" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>67</v>
+      </c>
+      <c r="E16" s="9">
+        <v>1.7</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="8" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B17" s="6" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="C17" s="6" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D17" s="8" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>67</v>
+      </c>
+      <c r="E17" s="8">
+        <v>2.2</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="9" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="C18" s="7" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D18" s="9" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>67</v>
+      </c>
+      <c r="E18" s="9">
+        <v>1.7</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="8" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B19" s="6" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="C19" s="6" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D19" s="8" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>67</v>
+      </c>
+      <c r="E19" s="8">
+        <v>2.0</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="9" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="C20" s="7" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D20" s="9" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>67</v>
+      </c>
+      <c r="E20" s="9">
+        <v>1.6</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="8" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B21" s="6" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="C21" s="6" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D21" s="8" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>67</v>
+      </c>
+      <c r="E21" s="8">
+        <v>1.8</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="9" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B22" s="7" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="C22" s="7" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D22" s="9" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>67</v>
+      </c>
+      <c r="E22" s="9">
+        <v>1.3</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="8" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B23" s="6" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="C23" s="6" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D23" s="8" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>67</v>
+      </c>
+      <c r="E23" s="8">
+        <v>1.7</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="9" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B24" s="7" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D24" s="9" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>67</v>
+      </c>
+      <c r="E24" s="9">
+        <v>1.9</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="8" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B25" s="6" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="C25" s="6" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D25" s="8" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>67</v>
+      </c>
+      <c r="E25" s="8">
+        <v>2.1</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="9" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="C26" s="7" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D26" s="9" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>67</v>
+      </c>
+      <c r="E26" s="9">
+        <v>2.9</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" s="8" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B27" s="6" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="C27" s="6" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D27" s="8" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>67</v>
+      </c>
+      <c r="E27" s="8">
+        <v>1.4</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="9" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B28" s="7" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="C28" s="7" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D28" s="9" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>67</v>
+      </c>
+      <c r="E28" s="9">
+        <v>1.9</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="8" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B29" s="6" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="C29" s="6" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D29" s="8" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>67</v>
+      </c>
+      <c r="E29" s="8">
+        <v>2.2</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="9" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="C30" s="7" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D30" s="9" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>67</v>
+      </c>
+      <c r="E30" s="9">
+        <v>2.1</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="8" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B31" s="6" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="C31" s="6" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D31" s="8" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>67</v>
+      </c>
+      <c r="E31" s="8">
+        <v>1.5</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="9" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="C32" s="7" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D32" s="9" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>67</v>
+      </c>
+      <c r="E32" s="9">
+        <v>1.4</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="8" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B33" s="6" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="C33" s="6" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D33" s="8" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>67</v>
+      </c>
+      <c r="E33" s="8">
+        <v>1.7</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="A3:E3"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="A5:E5"/>
     <mergeCell ref="A6:E6"/>
     <mergeCell ref="A7:E7"/>
     <mergeCell ref="A8:E8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E29"/>
@@ -3335,975 +3194,490 @@
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="10" activePane="bottomLeft" state="frozen" topLeftCell="A11"/>
       <selection pane="bottomLeft" activeCell="D11" sqref="D11:E29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16" customWidth="true" style="0"/>
     <col min="2" max="2" width="34" customWidth="true" style="0"/>
     <col min="3" max="3" width="14" customWidth="true" style="0"/>
     <col min="4" max="4" width="14" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="3" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="4"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="4"/>
       <c r="E4" s="4"/>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="4"/>
       <c r="C5" s="4"/>
       <c r="D5" s="4"/>
       <c r="E5" s="4"/>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="4" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B6" s="4"/>
       <c r="C6" s="4"/>
       <c r="D6" s="4"/>
       <c r="E6" s="4"/>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="4" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B7" s="4"/>
       <c r="C7" s="4"/>
       <c r="D7" s="4"/>
       <c r="E7" s="4"/>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="4" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B8" s="4"/>
       <c r="C8" s="4"/>
       <c r="D8" s="4"/>
       <c r="E8" s="4"/>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>9</v>
       </c>
       <c r="C10" s="5" t="s">
         <v>10</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>11</v>
       </c>
       <c r="E10" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="8" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="C11" s="6" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D11" s="8" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>67</v>
+      </c>
+      <c r="E11" s="8">
+        <v>2.0</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="9" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D12" s="9" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>67</v>
+      </c>
+      <c r="E12" s="9">
+        <v>2.7</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="8" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="C13" s="6" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D13" s="8" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>67</v>
+      </c>
+      <c r="E13" s="8">
+        <v>2.5</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="9" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B14" s="7" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D14" s="9" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>67</v>
+      </c>
+      <c r="E14" s="9">
+        <v>2.0</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="8" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B15" s="6" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="C15" s="6" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D15" s="8" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>67</v>
+      </c>
+      <c r="E15" s="8">
+        <v>2.5</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="9" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D16" s="9" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>67</v>
+      </c>
+      <c r="E16" s="9">
+        <v>2.3</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="8" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B17" s="6" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="C17" s="6" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D17" s="8" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>67</v>
+      </c>
+      <c r="E17" s="8">
+        <v>2.3</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="9" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="C18" s="7" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D18" s="9" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>67</v>
+      </c>
+      <c r="E18" s="9">
+        <v>2.7</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="8" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B19" s="6" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="C19" s="6" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D19" s="8" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>67</v>
+      </c>
+      <c r="E19" s="8">
+        <v>2.4</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="9" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="C20" s="7" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D20" s="9" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>67</v>
+      </c>
+      <c r="E20" s="9">
+        <v>2.2</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="8" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B21" s="6" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="C21" s="6" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D21" s="8" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>67</v>
+      </c>
+      <c r="E21" s="8">
+        <v>2.5</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="9" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B22" s="7" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="C22" s="7" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D22" s="9" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>67</v>
+      </c>
+      <c r="E22" s="9">
+        <v>2.3</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="8" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B23" s="6" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="C23" s="6" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D23" s="8" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>67</v>
+      </c>
+      <c r="E23" s="8">
+        <v>2.1</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="9" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B24" s="7" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D24" s="9" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>67</v>
+      </c>
+      <c r="E24" s="9">
+        <v>2.0</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="8" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B25" s="6" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="C25" s="6" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D25" s="8" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>67</v>
+      </c>
+      <c r="E25" s="8">
+        <v>1.8</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="9" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="C26" s="7" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D26" s="9" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>67</v>
+      </c>
+      <c r="E26" s="9">
+        <v>3.0</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" s="8" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B27" s="6" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="C27" s="6" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D27" s="8" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>67</v>
+      </c>
+      <c r="E27" s="8">
+        <v>2.4</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="9" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B28" s="7" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="C28" s="7" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D28" s="9" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>67</v>
+      </c>
+      <c r="E28" s="9">
+        <v>2.6</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="8" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B29" s="6" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="C29" s="6" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D29" s="8" t="s">
-        <v>66</v>
-[...486 lines deleted...]
-        <v>17</v>
+        <v>67</v>
+      </c>
+      <c r="E29" s="8">
+        <v>2.8</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="A3:E3"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="A5:E5"/>
     <mergeCell ref="A6:E6"/>
     <mergeCell ref="A7:E7"/>
     <mergeCell ref="A8:E8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>6</vt:i4>
+        <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="6" baseType="lpstr">
+    <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>AC-3-BLOCK-A</vt:lpstr>
       <vt:lpstr>IT-223-BLOCK-A</vt:lpstr>
       <vt:lpstr>IT-223-BLOCK-B</vt:lpstr>
       <vt:lpstr>IT-326-BLOCK-A</vt:lpstr>
       <vt:lpstr>IT-326-BLOCK-B</vt:lpstr>
-      <vt:lpstr>IT-421-BLOCK-A</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>