--- v0 (2026-04-30)
+++ v1 (2026-06-22)
@@ -130,84 +130,84 @@
   <si>
     <t>ASTILLERO, REGINE R.</t>
   </si>
   <si>
     <t>2023 37356</t>
   </si>
   <si>
     <t>AVILA, RUSSEL L.</t>
   </si>
   <si>
     <t>2023 53389</t>
   </si>
   <si>
     <t>BALACUIT, ARNIEL Y.</t>
   </si>
   <si>
     <t>2023 32246</t>
   </si>
   <si>
     <t>BALDEMOR, ANTON JAY V.</t>
   </si>
   <si>
     <t>2023 32253</t>
   </si>
   <si>
-    <t>BANDOY, STEPHEN Q.</t>
+    <t>BANDOY, STEPHEN</t>
   </si>
   <si>
     <t>2023 58400</t>
   </si>
   <si>
     <t>BAUTISTA, JHAME BOY M.</t>
   </si>
   <si>
     <t>2023 57396</t>
   </si>
   <si>
     <t>BERNALTE, ANTHONY M.</t>
   </si>
   <si>
     <t>2023 85652</t>
   </si>
   <si>
     <t>CABUGATAN, DENNIS C.</t>
   </si>
   <si>
+    <t>1ST-YEAR</t>
+  </si>
+  <si>
     <t>2023 32245</t>
   </si>
   <si>
     <t>CANSANCIO, DEJAY D.</t>
   </si>
   <si>
     <t>2023 85656</t>
   </si>
   <si>
     <t>CONSIGNA, RICHARD LOUIE A.</t>
-  </si>
-[...1 lines deleted...]
-    <t>1ST-YEAR</t>
   </si>
   <si>
     <t>2023 40377</t>
   </si>
   <si>
     <t>CORTES, KENNETH R.</t>
   </si>
   <si>
     <t>2023 40380</t>
   </si>
   <si>
     <t>COSMIANO, MICHAEL JAMES</t>
   </si>
   <si>
     <t>2023 34317</t>
   </si>
   <si>
     <t>CURADA, DENNIS C.</t>
   </si>
   <si>
     <t>2023 35324</t>
   </si>
   <si>
     <t>DAGNO, EDGARDO C.</t>
   </si>
@@ -1990,85 +1990,85 @@
       </c>
       <c r="B22" s="7" t="s">
         <v>40</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>20</v>
       </c>
       <c r="D22" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="8" t="s">
         <v>41</v>
       </c>
       <c r="B23" s="6" t="s">
         <v>42</v>
       </c>
       <c r="C23" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D23" s="8" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="E23" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="9" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B24" s="7" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>20</v>
       </c>
       <c r="D24" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="8" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B25" s="6" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C25" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D25" s="8" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="E25" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="9" t="s">
         <v>48</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>49</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D26" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" s="8" t="s">
         <v>50</v>
@@ -2160,51 +2160,51 @@
       </c>
       <c r="B32" s="7" t="s">
         <v>61</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>20</v>
       </c>
       <c r="D32" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="8" t="s">
         <v>62</v>
       </c>
       <c r="B33" s="6" t="s">
         <v>63</v>
       </c>
       <c r="C33" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D33" s="8" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="E33" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="9" t="s">
         <v>64</v>
       </c>
       <c r="B34" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C34" s="7" t="s">
         <v>20</v>
       </c>
       <c r="D34" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E34" s="9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="8" t="s">
         <v>66</v>
@@ -2415,51 +2415,51 @@
       </c>
       <c r="B47" s="6" t="s">
         <v>92</v>
       </c>
       <c r="C47" s="6" t="s">
         <v>20</v>
       </c>
       <c r="D47" s="8" t="s">
         <v>16</v>
       </c>
       <c r="E47" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" s="9" t="s">
         <v>93</v>
       </c>
       <c r="B48" s="7" t="s">
         <v>94</v>
       </c>
       <c r="C48" s="7" t="s">
         <v>95</v>
       </c>
       <c r="D48" s="9" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="E48" s="9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49" s="8" t="s">
         <v>96</v>
       </c>
       <c r="B49" s="6" t="s">
         <v>97</v>
       </c>
       <c r="C49" s="6" t="s">
         <v>20</v>
       </c>
       <c r="D49" s="8" t="s">
         <v>16</v>
       </c>
       <c r="E49" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" s="9" t="s">
         <v>98</v>
@@ -2687,51 +2687,51 @@
       </c>
       <c r="B63" s="6" t="s">
         <v>125</v>
       </c>
       <c r="C63" s="6" t="s">
         <v>20</v>
       </c>
       <c r="D63" s="8" t="s">
         <v>16</v>
       </c>
       <c r="E63" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="64" spans="1:5">
       <c r="A64" s="9" t="s">
         <v>126</v>
       </c>
       <c r="B64" s="7" t="s">
         <v>127</v>
       </c>
       <c r="C64" s="7" t="s">
         <v>20</v>
       </c>
       <c r="D64" s="9" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="E64" s="9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="65" spans="1:5">
       <c r="A65" s="8" t="s">
         <v>128</v>
       </c>
       <c r="B65" s="6" t="s">
         <v>129</v>
       </c>
       <c r="C65" s="6" t="s">
         <v>20</v>
       </c>
       <c r="D65" s="8" t="s">
         <v>16</v>
       </c>
       <c r="E65" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="66" spans="1:5">
       <c r="A66" s="9" t="s">
         <v>130</v>
@@ -2823,51 +2823,51 @@
       </c>
       <c r="B71" s="6" t="s">
         <v>141</v>
       </c>
       <c r="C71" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D71" s="8" t="s">
         <v>16</v>
       </c>
       <c r="E71" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="72" spans="1:5">
       <c r="A72" s="9" t="s">
         <v>142</v>
       </c>
       <c r="B72" s="7" t="s">
         <v>143</v>
       </c>
       <c r="C72" s="7" t="s">
         <v>20</v>
       </c>
       <c r="D72" s="9" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="E72" s="9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="73" spans="1:5">
       <c r="A73" s="8" t="s">
         <v>144</v>
       </c>
       <c r="B73" s="6" t="s">
         <v>145</v>
       </c>
       <c r="C73" s="6" t="s">
         <v>20</v>
       </c>
       <c r="D73" s="8" t="s">
         <v>16</v>
       </c>
       <c r="E73" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="74" spans="1:5">
       <c r="A74" s="9" t="s">
         <v>146</v>
@@ -3613,51 +3613,51 @@
       </c>
       <c r="B34" s="7" t="s">
         <v>222</v>
       </c>
       <c r="C34" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D34" s="9" t="s">
         <v>86</v>
       </c>
       <c r="E34" s="9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="8" t="s">
         <v>223</v>
       </c>
       <c r="B35" s="6" t="s">
         <v>224</v>
       </c>
       <c r="C35" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D35" s="8" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="E35" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="9" t="s">
         <v>225</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>226</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>20</v>
       </c>
       <c r="D36" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E36" s="9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="8" t="s">
         <v>227</v>
@@ -4080,51 +4080,51 @@
       </c>
       <c r="B16" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D16" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="8" t="s">
         <v>62</v>
       </c>
       <c r="B17" s="6" t="s">
         <v>63</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D17" s="8" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="E17" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="9" t="s">
         <v>66</v>
       </c>
       <c r="B18" s="7" t="s">
         <v>67</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D18" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="8" t="s">
         <v>78</v>
@@ -4216,51 +4216,51 @@
       </c>
       <c r="B24" s="7" t="s">
         <v>107</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D24" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="8" t="s">
         <v>223</v>
       </c>
       <c r="B25" s="6" t="s">
         <v>224</v>
       </c>
       <c r="C25" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D25" s="8" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="E25" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="9" t="s">
         <v>112</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>113</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D26" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" s="8" t="s">
         <v>116</v>
@@ -4284,51 +4284,51 @@
       </c>
       <c r="B28" s="7" t="s">
         <v>123</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D28" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="8" t="s">
         <v>126</v>
       </c>
       <c r="B29" s="6" t="s">
         <v>127</v>
       </c>
       <c r="C29" s="6" t="s">
         <v>20</v>
       </c>
       <c r="D29" s="8" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="E29" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="9" t="s">
         <v>130</v>
       </c>
       <c r="B30" s="7" t="s">
         <v>131</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D30" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="8" t="s">
         <v>132</v>
@@ -5210,85 +5210,85 @@
       </c>
       <c r="B41" s="6" t="s">
         <v>236</v>
       </c>
       <c r="C41" s="6" t="s">
         <v>20</v>
       </c>
       <c r="D41" s="8" t="s">
         <v>16</v>
       </c>
       <c r="E41" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" s="9" t="s">
         <v>263</v>
       </c>
       <c r="B42" s="7" t="s">
         <v>264</v>
       </c>
       <c r="C42" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D42" s="9" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="E42" s="9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" s="8" t="s">
         <v>239</v>
       </c>
       <c r="B43" s="6" t="s">
         <v>240</v>
       </c>
       <c r="C43" s="6" t="s">
         <v>20</v>
       </c>
       <c r="D43" s="8" t="s">
         <v>16</v>
       </c>
       <c r="E43" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" s="9" t="s">
         <v>142</v>
       </c>
       <c r="B44" s="7" t="s">
         <v>143</v>
       </c>
       <c r="C44" s="7" t="s">
         <v>20</v>
       </c>
       <c r="D44" s="9" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="E44" s="9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" s="8" t="s">
         <v>241</v>
       </c>
       <c r="B45" s="6" t="s">
         <v>242</v>
       </c>
       <c r="C45" s="6" t="s">
         <v>20</v>
       </c>
       <c r="D45" s="8" t="s">
         <v>16</v>
       </c>
       <c r="E45" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" s="9" t="s">
         <v>245</v>
@@ -5473,1088 +5473,1088 @@
       </c>
       <c r="B10" s="5" t="s">
         <v>9</v>
       </c>
       <c r="C10" s="5" t="s">
         <v>10</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>11</v>
       </c>
       <c r="E10" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="8" t="s">
         <v>268</v>
       </c>
       <c r="B11" s="6" t="s">
         <v>269</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D11" s="8" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="E11" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="9" t="s">
         <v>270</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>271</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>272</v>
       </c>
       <c r="D12" s="9" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="8" t="s">
         <v>273</v>
       </c>
       <c r="B13" s="6" t="s">
         <v>274</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>95</v>
       </c>
       <c r="D13" s="8" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="E13" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="9" t="s">
         <v>275</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>276</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>95</v>
       </c>
       <c r="D14" s="9" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="8" t="s">
         <v>277</v>
       </c>
       <c r="B15" s="6" t="s">
         <v>278</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D15" s="8" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="E15" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="9" t="s">
         <v>279</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>280</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>272</v>
       </c>
       <c r="D16" s="9" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="8" t="s">
         <v>281</v>
       </c>
       <c r="B17" s="6" t="s">
         <v>282</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D17" s="8" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="E17" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="9" t="s">
         <v>283</v>
       </c>
       <c r="B18" s="7" t="s">
         <v>284</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>20</v>
       </c>
       <c r="D18" s="9" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="8" t="s">
         <v>285</v>
       </c>
       <c r="B19" s="6" t="s">
         <v>286</v>
       </c>
       <c r="C19" s="6" t="s">
         <v>95</v>
       </c>
       <c r="D19" s="8" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="E19" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="9" t="s">
         <v>287</v>
       </c>
       <c r="B20" s="7" t="s">
         <v>288</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D20" s="9" t="s">
         <v>86</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="8" t="s">
         <v>289</v>
       </c>
       <c r="B21" s="6" t="s">
         <v>290</v>
       </c>
       <c r="C21" s="6" t="s">
         <v>95</v>
       </c>
       <c r="D21" s="8" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="E21" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="9" t="s">
         <v>291</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>292</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D22" s="9" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="8" t="s">
         <v>293</v>
       </c>
       <c r="B23" s="6" t="s">
         <v>294</v>
       </c>
       <c r="C23" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D23" s="8" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="E23" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="9" t="s">
         <v>295</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>296</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>95</v>
       </c>
       <c r="D24" s="9" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="8" t="s">
         <v>297</v>
       </c>
       <c r="B25" s="6" t="s">
         <v>298</v>
       </c>
       <c r="C25" s="6" t="s">
         <v>272</v>
       </c>
       <c r="D25" s="8" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="E25" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="9" t="s">
         <v>299</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>300</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>272</v>
       </c>
       <c r="D26" s="9" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" s="8" t="s">
         <v>301</v>
       </c>
       <c r="B27" s="6" t="s">
         <v>302</v>
       </c>
       <c r="C27" s="6" t="s">
         <v>272</v>
       </c>
       <c r="D27" s="8" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="E27" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="9" t="s">
         <v>303</v>
       </c>
       <c r="B28" s="7" t="s">
         <v>304</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D28" s="9" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="8" t="s">
         <v>305</v>
       </c>
       <c r="B29" s="6" t="s">
         <v>306</v>
       </c>
       <c r="C29" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>86</v>
       </c>
       <c r="E29" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="9" t="s">
         <v>307</v>
       </c>
       <c r="B30" s="7" t="s">
         <v>308</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>95</v>
       </c>
       <c r="D30" s="9" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="8" t="s">
         <v>309</v>
       </c>
       <c r="B31" s="6" t="s">
         <v>310</v>
       </c>
       <c r="C31" s="6" t="s">
         <v>95</v>
       </c>
       <c r="D31" s="8" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="E31" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="9" t="s">
         <v>311</v>
       </c>
       <c r="B32" s="7" t="s">
         <v>312</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D32" s="9" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="8" t="s">
         <v>313</v>
       </c>
       <c r="B33" s="6" t="s">
         <v>314</v>
       </c>
       <c r="C33" s="6" t="s">
         <v>272</v>
       </c>
       <c r="D33" s="8" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="E33" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="9" t="s">
         <v>315</v>
       </c>
       <c r="B34" s="7" t="s">
         <v>316</v>
       </c>
       <c r="C34" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D34" s="9" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="E34" s="9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="8" t="s">
         <v>317</v>
       </c>
       <c r="B35" s="6" t="s">
         <v>318</v>
       </c>
       <c r="C35" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D35" s="8" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="E35" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="9" t="s">
         <v>319</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>320</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>272</v>
       </c>
       <c r="D36" s="9" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="E36" s="9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="8" t="s">
         <v>321</v>
       </c>
       <c r="B37" s="6" t="s">
         <v>322</v>
       </c>
       <c r="C37" s="6" t="s">
         <v>272</v>
       </c>
       <c r="D37" s="8" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="E37" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="9" t="s">
         <v>323</v>
       </c>
       <c r="B38" s="7" t="s">
         <v>324</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>95</v>
       </c>
       <c r="D38" s="9" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="E38" s="9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="8" t="s">
         <v>325</v>
       </c>
       <c r="B39" s="6" t="s">
         <v>326</v>
       </c>
       <c r="C39" s="6" t="s">
         <v>20</v>
       </c>
       <c r="D39" s="8" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="E39" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" s="9" t="s">
         <v>327</v>
       </c>
       <c r="B40" s="7" t="s">
         <v>328</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>272</v>
       </c>
       <c r="D40" s="9" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="E40" s="9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" s="8" t="s">
         <v>329</v>
       </c>
       <c r="B41" s="6" t="s">
         <v>330</v>
       </c>
       <c r="C41" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D41" s="8" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="E41" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" s="9" t="s">
         <v>331</v>
       </c>
       <c r="B42" s="7" t="s">
         <v>332</v>
       </c>
       <c r="C42" s="7" t="s">
         <v>95</v>
       </c>
       <c r="D42" s="9" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="E42" s="9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" s="8" t="s">
         <v>333</v>
       </c>
       <c r="B43" s="6" t="s">
         <v>334</v>
       </c>
       <c r="C43" s="6" t="s">
         <v>95</v>
       </c>
       <c r="D43" s="8" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="E43" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" s="9" t="s">
         <v>335</v>
       </c>
       <c r="B44" s="7" t="s">
         <v>336</v>
       </c>
       <c r="C44" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D44" s="9" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="E44" s="9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" s="8" t="s">
         <v>337</v>
       </c>
       <c r="B45" s="6" t="s">
         <v>338</v>
       </c>
       <c r="C45" s="6" t="s">
         <v>95</v>
       </c>
       <c r="D45" s="8" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="E45" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" s="9" t="s">
         <v>339</v>
       </c>
       <c r="B46" s="7" t="s">
         <v>340</v>
       </c>
       <c r="C46" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D46" s="9" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="E46" s="9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" s="8" t="s">
         <v>341</v>
       </c>
       <c r="B47" s="6" t="s">
         <v>342</v>
       </c>
       <c r="C47" s="6" t="s">
         <v>95</v>
       </c>
       <c r="D47" s="8" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="E47" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" s="9" t="s">
         <v>343</v>
       </c>
       <c r="B48" s="7" t="s">
         <v>344</v>
       </c>
       <c r="C48" s="7" t="s">
         <v>272</v>
       </c>
       <c r="D48" s="9" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="E48" s="9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49" s="8" t="s">
         <v>345</v>
       </c>
       <c r="B49" s="6" t="s">
         <v>346</v>
       </c>
       <c r="C49" s="6" t="s">
         <v>95</v>
       </c>
       <c r="D49" s="8" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="E49" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" s="9" t="s">
         <v>347</v>
       </c>
       <c r="B50" s="7" t="s">
         <v>348</v>
       </c>
       <c r="C50" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D50" s="9" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="E50" s="9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51" s="8" t="s">
         <v>349</v>
       </c>
       <c r="B51" s="6" t="s">
         <v>350</v>
       </c>
       <c r="C51" s="6" t="s">
         <v>95</v>
       </c>
       <c r="D51" s="8" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="E51" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52" s="9" t="s">
         <v>351</v>
       </c>
       <c r="B52" s="7" t="s">
         <v>352</v>
       </c>
       <c r="C52" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D52" s="9" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="E52" s="9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" s="8" t="s">
         <v>353</v>
       </c>
       <c r="B53" s="6" t="s">
         <v>354</v>
       </c>
       <c r="C53" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D53" s="8" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="E53" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" s="9" t="s">
         <v>355</v>
       </c>
       <c r="B54" s="7" t="s">
         <v>356</v>
       </c>
       <c r="C54" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D54" s="9" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="E54" s="9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="A55" s="8" t="s">
         <v>357</v>
       </c>
       <c r="B55" s="6" t="s">
         <v>358</v>
       </c>
       <c r="C55" s="6" t="s">
         <v>272</v>
       </c>
       <c r="D55" s="8" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="E55" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56" s="9" t="s">
         <v>359</v>
       </c>
       <c r="B56" s="7" t="s">
         <v>360</v>
       </c>
       <c r="C56" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D56" s="9" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="E56" s="9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" s="8" t="s">
         <v>361</v>
       </c>
       <c r="B57" s="6" t="s">
         <v>362</v>
       </c>
       <c r="C57" s="6" t="s">
         <v>272</v>
       </c>
       <c r="D57" s="8" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="E57" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58" s="9" t="s">
         <v>363</v>
       </c>
       <c r="B58" s="7" t="s">
         <v>364</v>
       </c>
       <c r="C58" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D58" s="9" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="E58" s="9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59" s="8" t="s">
         <v>365</v>
       </c>
       <c r="B59" s="6" t="s">
         <v>366</v>
       </c>
       <c r="C59" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D59" s="8" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="E59" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="60" spans="1:5">
       <c r="A60" s="9" t="s">
         <v>367</v>
       </c>
       <c r="B60" s="7" t="s">
         <v>368</v>
       </c>
       <c r="C60" s="7" t="s">
         <v>272</v>
       </c>
       <c r="D60" s="9" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="E60" s="9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61" s="8" t="s">
         <v>369</v>
       </c>
       <c r="B61" s="6" t="s">
         <v>370</v>
       </c>
       <c r="C61" s="6" t="s">
         <v>272</v>
       </c>
       <c r="D61" s="8" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="E61" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="62" spans="1:5">
       <c r="A62" s="9" t="s">
         <v>148</v>
       </c>
       <c r="B62" s="7" t="s">
         <v>149</v>
       </c>
       <c r="C62" s="7" t="s">
         <v>20</v>
       </c>
       <c r="D62" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E62" s="9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="63" spans="1:5">
       <c r="A63" s="8" t="s">
         <v>371</v>
       </c>
       <c r="B63" s="6" t="s">
         <v>372</v>
       </c>
       <c r="C63" s="6" t="s">
         <v>95</v>
       </c>
       <c r="D63" s="8" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="E63" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="64" spans="1:5">
       <c r="A64" s="9" t="s">
         <v>373</v>
       </c>
       <c r="B64" s="7" t="s">
         <v>374</v>
       </c>
       <c r="C64" s="7" t="s">
         <v>95</v>
       </c>
       <c r="D64" s="9" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="E64" s="9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="65" spans="1:5">
       <c r="A65" s="8" t="s">
         <v>375</v>
       </c>
       <c r="B65" s="6" t="s">
         <v>376</v>
       </c>
       <c r="C65" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D65" s="8" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="E65" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="66" spans="1:5">
       <c r="A66" s="9" t="s">
         <v>377</v>
       </c>
       <c r="B66" s="7" t="s">
         <v>378</v>
       </c>
       <c r="C66" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D66" s="9" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="E66" s="9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="67" spans="1:5">
       <c r="A67" s="8" t="s">
         <v>379</v>
       </c>
       <c r="B67" s="6" t="s">
         <v>380</v>
       </c>
       <c r="C67" s="6" t="s">
         <v>95</v>
       </c>
       <c r="D67" s="8" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="E67" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="68" spans="1:5">
       <c r="A68" s="9" t="s">
         <v>381</v>
       </c>
       <c r="B68" s="7" t="s">
         <v>382</v>
       </c>
       <c r="C68" s="7" t="s">
         <v>95</v>
       </c>
       <c r="D68" s="9" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="E68" s="9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="69" spans="1:5">
       <c r="A69" s="8" t="s">
         <v>383</v>
       </c>
       <c r="B69" s="6" t="s">
         <v>384</v>
       </c>
       <c r="C69" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D69" s="8" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="E69" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="70" spans="1:5">
       <c r="A70" s="9" t="s">
         <v>385</v>
       </c>
       <c r="B70" s="7" t="s">
         <v>386</v>
       </c>
       <c r="C70" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D70" s="9" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="E70" s="9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71" s="8" t="s">
         <v>387</v>
       </c>
       <c r="B71" s="6" t="s">
         <v>388</v>
       </c>
       <c r="C71" s="6" t="s">
         <v>272</v>
       </c>
       <c r="D71" s="8" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="E71" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="72" spans="1:5">
       <c r="A72" s="9" t="s">
         <v>389</v>
       </c>
       <c r="B72" s="7" t="s">
         <v>390</v>
       </c>
       <c r="C72" s="7" t="s">
         <v>272</v>
       </c>
       <c r="D72" s="9" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="E72" s="9" t="s">
         <v>17</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="A3:E3"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="A5:E5"/>
     <mergeCell ref="A6:E6"/>
     <mergeCell ref="A7:E7"/>
     <mergeCell ref="A8:E8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>