--- v0 (2026-04-30)
+++ v1 (2026-06-22)
@@ -30,51 +30,51 @@
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="GE-AA-BLOCK-A" sheetId="1" r:id="rId4"/>
     <sheet name="GE-AA-BLOCK-B" sheetId="2" r:id="rId5"/>
     <sheet name="GE-AA-BLOCK-C" sheetId="3" r:id="rId6"/>
     <sheet name="GE-CW-BLOCK-A" sheetId="4" r:id="rId7"/>
     <sheet name="GE-CW-BLOCK-B" sheetId="5" r:id="rId8"/>
     <sheet name="GE-PC-BLOCK-A" sheetId="6" r:id="rId9"/>
     <sheet name="GE-PC-BLOCK-B" sheetId="7" r:id="rId10"/>
     <sheet name="GE-PC-BLOCK-C" sheetId="8" r:id="rId11"/>
     <sheet name="GE-TCW-BLOCK-A" sheetId="9" r:id="rId12"/>
     <sheet name="GE-TCW-BLOCK-B" sheetId="10" r:id="rId13"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="604">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="605">
   <si>
     <t>Student List Export</t>
   </si>
   <si>
     <t>GE-AA</t>
   </si>
   <si>
     <t>Semester: 2nd-sem</t>
   </si>
   <si>
     <t>School Year: 2025 - 2026</t>
   </si>
   <si>
     <t>Instructor: BENJOE R. ALOLOD</t>
   </si>
   <si>
     <t>Schedule IDs: 973</t>
   </si>
   <si>
     <t>Block: BLOCK-A</t>
   </si>
   <si>
     <t>Total Students: 40</t>
   </si>
   <si>
@@ -449,51 +449,51 @@
   <si>
     <t>CLAVA, JASON B.</t>
   </si>
   <si>
     <t>2023 66509</t>
   </si>
   <si>
     <t>DAPAR, JUNREY O.</t>
   </si>
   <si>
     <t>2023 67586</t>
   </si>
   <si>
     <t>DEGUITO, ALFONSO C.</t>
   </si>
   <si>
     <t>2023 71605</t>
   </si>
   <si>
     <t>DULLANO, FLOR DICAR R.</t>
   </si>
   <si>
     <t>2023 59403</t>
   </si>
   <si>
-    <t>FAJARDO, PRINCE CJ C.</t>
+    <t>FAJARDO, PRINCE CJ L.</t>
   </si>
   <si>
     <t>2023 67603</t>
   </si>
   <si>
     <t>GONZAGA, JHEARCHEN A.</t>
   </si>
   <si>
     <t>2023 65501</t>
   </si>
   <si>
     <t>HIMO, MELDRIN</t>
   </si>
   <si>
     <t>2023 64501</t>
   </si>
   <si>
     <t>KILARIO, JASON T.</t>
   </si>
   <si>
     <t>2023 62431</t>
   </si>
   <si>
     <t>LAMELA, YUSHINO M.</t>
   </si>
@@ -1079,57 +1079,60 @@
   <si>
     <t>2025-00218</t>
   </si>
   <si>
     <t>BAGNOL, ROMNICK R.</t>
   </si>
   <si>
     <t>2025-00117</t>
   </si>
   <si>
     <t>BAJAN, ABEL F.</t>
   </si>
   <si>
     <t>2025-00219</t>
   </si>
   <si>
     <t>BAUTISTA, WILLSON M.</t>
   </si>
   <si>
     <t>2025-00376</t>
   </si>
   <si>
     <t>BOQUIL, JASON JEBS S.</t>
   </si>
   <si>
+    <t>2023 67610</t>
+  </si>
+  <si>
     <t>BUSLATAN, HENRY M.</t>
   </si>
   <si>
     <t>2025-00114</t>
   </si>
   <si>
-    <t>CAJOCSON, FELIX JUNIOR</t>
+    <t>CAJOCSON, FELIX  M.</t>
   </si>
   <si>
     <t>2025-00308</t>
   </si>
   <si>
     <t>CONSTANTIN, ROJAN JAKE S.</t>
   </si>
   <si>
     <t>2025-00311</t>
   </si>
   <si>
     <t>CUBIL, RENIER M.</t>
   </si>
   <si>
     <t>2023 34299</t>
   </si>
   <si>
     <t>CURADA, JULIUS CESAR B.</t>
   </si>
   <si>
     <t>2025-00299</t>
   </si>
   <si>
     <t>DAQUIPA, NELJUNRIE E.</t>
   </si>
@@ -1769,51 +1772,51 @@
   <si>
     <t>CABADONGA, RENZ O.</t>
   </si>
   <si>
     <t>2023 60411</t>
   </si>
   <si>
     <t>CABAROBIAS, ALJUN P.</t>
   </si>
   <si>
     <t>2025-00230</t>
   </si>
   <si>
     <t>CAÑEDO, KIDSMAEL S.</t>
   </si>
   <si>
     <t>2025-00168</t>
   </si>
   <si>
     <t>CONSTANTIN, HAROLD E.</t>
   </si>
   <si>
     <t>2025-00330</t>
   </si>
   <si>
-    <t>DURON, BRONZON JAY A.</t>
+    <t>DURON, JAY A.</t>
   </si>
   <si>
     <t>2025-00133</t>
   </si>
   <si>
     <t>ENGROVA, JAYLORD D.</t>
   </si>
   <si>
     <t>2025-00152</t>
   </si>
   <si>
     <t>FESTIJO, CYREL S.</t>
   </si>
   <si>
     <t>2025-00329</t>
   </si>
   <si>
     <t>GITANES, MARK LOUIE P.</t>
   </si>
   <si>
     <t>2025-00240</t>
   </si>
   <si>
     <t>GOMEZ, ANTONIO T.</t>
   </si>
@@ -3173,508 +3176,508 @@
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="10" activePane="bottomLeft" state="frozen" topLeftCell="A11"/>
       <selection pane="bottomLeft" activeCell="D11" sqref="D11:E33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16" customWidth="true" style="0"/>
     <col min="2" max="2" width="34" customWidth="true" style="0"/>
     <col min="3" max="3" width="14" customWidth="true" style="0"/>
     <col min="4" max="4" width="14" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="3" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="4"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="4"/>
       <c r="E4" s="4"/>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="4"/>
       <c r="C5" s="4"/>
       <c r="D5" s="4"/>
       <c r="E5" s="4"/>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="4" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="B6" s="4"/>
       <c r="C6" s="4"/>
       <c r="D6" s="4"/>
       <c r="E6" s="4"/>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="4" t="s">
         <v>99</v>
       </c>
       <c r="B7" s="4"/>
       <c r="C7" s="4"/>
       <c r="D7" s="4"/>
       <c r="E7" s="4"/>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="4" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="B8" s="4"/>
       <c r="C8" s="4"/>
       <c r="D8" s="4"/>
       <c r="E8" s="4"/>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>9</v>
       </c>
       <c r="C10" s="5" t="s">
         <v>10</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>11</v>
       </c>
       <c r="E10" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="8" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>105</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>30</v>
       </c>
       <c r="E11" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="9" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D12" s="9" t="s">
         <v>30</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="8" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>567</v>
+        <v>568</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>105</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>30</v>
       </c>
       <c r="E13" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="9" t="s">
-        <v>568</v>
+        <v>569</v>
       </c>
       <c r="B14" s="7" t="s">
-        <v>569</v>
+        <v>570</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D14" s="9" t="s">
         <v>30</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="8" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
       <c r="B15" s="6" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>105</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>30</v>
       </c>
       <c r="E15" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="9" t="s">
-        <v>572</v>
+        <v>573</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>573</v>
+        <v>574</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D16" s="9" t="s">
         <v>30</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="8" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="B17" s="6" t="s">
-        <v>575</v>
+        <v>576</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>105</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>30</v>
       </c>
       <c r="E17" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="9" t="s">
-        <v>576</v>
+        <v>577</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D18" s="9" t="s">
         <v>30</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="8" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="B19" s="6" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="C19" s="6" t="s">
         <v>105</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>30</v>
       </c>
       <c r="E19" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="9" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D20" s="9" t="s">
         <v>30</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="8" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="B21" s="6" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="C21" s="6" t="s">
         <v>105</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>30</v>
       </c>
       <c r="E21" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="9" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
       <c r="B22" s="7" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D22" s="9" t="s">
         <v>30</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="8" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="B23" s="6" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
       <c r="C23" s="6" t="s">
         <v>105</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>30</v>
       </c>
       <c r="E23" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="9" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="B24" s="7" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D24" s="9" t="s">
         <v>30</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="8" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
       <c r="B25" s="6" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="C25" s="6" t="s">
         <v>105</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>30</v>
       </c>
       <c r="E25" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="9" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D26" s="9" t="s">
         <v>30</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" s="8" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="B27" s="6" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="C27" s="6" t="s">
         <v>105</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>30</v>
       </c>
       <c r="E27" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="9" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
       <c r="B28" s="7" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D28" s="9" t="s">
         <v>30</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="8" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="B29" s="6" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
       <c r="C29" s="6" t="s">
         <v>105</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>30</v>
       </c>
       <c r="E29" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="9" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D30" s="9" t="s">
         <v>30</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="8" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="B31" s="6" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="C31" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>30</v>
       </c>
       <c r="E31" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="9" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D32" s="9" t="s">
         <v>30</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="8" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="B33" s="6" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="C33" s="6" t="s">
         <v>105</v>
       </c>
       <c r="D33" s="8" t="s">
         <v>30</v>
       </c>
       <c r="E33" s="8" t="s">
         <v>17</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="A3:E3"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="A5:E5"/>
     <mergeCell ref="A6:E6"/>
     <mergeCell ref="A7:E7"/>
     <mergeCell ref="A8:E8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
@@ -6267,784 +6270,786 @@
       <c r="D13" s="8" t="s">
         <v>30</v>
       </c>
       <c r="E13" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="9" t="s">
         <v>347</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>348</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D14" s="9" t="s">
         <v>30</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="15" spans="1:5">
-      <c r="A15" s="8"/>
+      <c r="A15" s="8" t="s">
+        <v>349</v>
+      </c>
       <c r="B15" s="6" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>30</v>
       </c>
       <c r="E15" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="9" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D16" s="9" t="s">
         <v>30</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="8" t="s">
         <v>28</v>
       </c>
       <c r="B17" s="6" t="s">
         <v>29</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>30</v>
       </c>
       <c r="E17" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="9" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D18" s="9" t="s">
         <v>30</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="8" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="B19" s="6" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="C19" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>30</v>
       </c>
       <c r="E19" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="9" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D20" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="8" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="B21" s="6" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="C21" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>30</v>
       </c>
       <c r="E21" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="9" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="B22" s="7" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D22" s="9" t="s">
         <v>30</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="8" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="B23" s="6" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="C23" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>30</v>
       </c>
       <c r="E23" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="9" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="B24" s="7" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D24" s="9" t="s">
         <v>30</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="8" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="B25" s="6" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="C25" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>30</v>
       </c>
       <c r="E25" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="9" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D26" s="9" t="s">
         <v>30</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" s="8" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="B27" s="6" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="C27" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>30</v>
       </c>
       <c r="E27" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="9" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="B28" s="7" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D28" s="9" t="s">
         <v>30</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="8" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="B29" s="6" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="C29" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>30</v>
       </c>
       <c r="E29" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="9" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D30" s="9" t="s">
         <v>30</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="8" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="B31" s="6" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="C31" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>30</v>
       </c>
       <c r="E31" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="9" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D32" s="9" t="s">
         <v>30</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="8" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="B33" s="6" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="C33" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D33" s="8" t="s">
         <v>129</v>
       </c>
       <c r="E33" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="9" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="B34" s="7" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="C34" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D34" s="9" t="s">
         <v>30</v>
       </c>
       <c r="E34" s="9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="8" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="B35" s="6" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="C35" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>30</v>
       </c>
       <c r="E35" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="9" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="B36" s="7" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D36" s="9" t="s">
         <v>30</v>
       </c>
       <c r="E36" s="9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="8" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="B37" s="6" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="C37" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D37" s="8" t="s">
         <v>30</v>
       </c>
       <c r="E37" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="9" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="B38" s="7" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D38" s="9" t="s">
         <v>30</v>
       </c>
       <c r="E38" s="9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="8" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="B39" s="6" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="C39" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D39" s="8" t="s">
         <v>30</v>
       </c>
       <c r="E39" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" s="9" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="B40" s="7" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D40" s="9" t="s">
         <v>30</v>
       </c>
       <c r="E40" s="9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" s="8" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="B41" s="6" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="C41" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D41" s="8" t="s">
         <v>30</v>
       </c>
       <c r="E41" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" s="9" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="B42" s="7" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="C42" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D42" s="9" t="s">
         <v>30</v>
       </c>
       <c r="E42" s="9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" s="8" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="B43" s="6" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="C43" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D43" s="8" t="s">
         <v>30</v>
       </c>
       <c r="E43" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" s="9" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="B44" s="7" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="C44" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D44" s="9" t="s">
         <v>30</v>
       </c>
       <c r="E44" s="9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" s="8" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="B45" s="6" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="C45" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D45" s="8" t="s">
         <v>30</v>
       </c>
       <c r="E45" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" s="9" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="B46" s="7" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="C46" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D46" s="9" t="s">
         <v>30</v>
       </c>
       <c r="E46" s="9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" s="8" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="B47" s="6" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="C47" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D47" s="8" t="s">
         <v>30</v>
       </c>
       <c r="E47" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" s="9" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="B48" s="7" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="C48" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D48" s="9" t="s">
         <v>30</v>
       </c>
       <c r="E48" s="9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49" s="8" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="B49" s="6" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="C49" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D49" s="8" t="s">
         <v>30</v>
       </c>
       <c r="E49" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" s="9" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="B50" s="7" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="C50" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D50" s="9" t="s">
         <v>30</v>
       </c>
       <c r="E50" s="9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51" s="8" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="B51" s="6" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="C51" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D51" s="8" t="s">
         <v>30</v>
       </c>
       <c r="E51" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52" s="9" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="B52" s="7" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="C52" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D52" s="9" t="s">
         <v>30</v>
       </c>
       <c r="E52" s="9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" s="8" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="B53" s="6" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="C53" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D53" s="8" t="s">
         <v>30</v>
       </c>
       <c r="E53" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" s="9" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="B54" s="7" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="C54" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D54" s="9" t="s">
         <v>30</v>
       </c>
       <c r="E54" s="9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="A55" s="8" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="B55" s="6" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="C55" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D55" s="8" t="s">
         <v>30</v>
       </c>
       <c r="E55" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56" s="9" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="B56" s="7" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="C56" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D56" s="9" t="s">
         <v>30</v>
       </c>
       <c r="E56" s="9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" s="8" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="B57" s="6" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="C57" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D57" s="8" t="s">
         <v>30</v>
       </c>
       <c r="E57" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58" s="9" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="B58" s="7" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="C58" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D58" s="9" t="s">
         <v>30</v>
       </c>
       <c r="E58" s="9" t="s">
         <v>17</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="A3:E3"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="A5:E5"/>
     <mergeCell ref="A6:E6"/>
     <mergeCell ref="A7:E7"/>
     <mergeCell ref="A8:E8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
@@ -7097,625 +7102,625 @@
       <c r="B3" s="4"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="4"/>
       <c r="E4" s="4"/>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="4"/>
       <c r="C5" s="4"/>
       <c r="D5" s="4"/>
       <c r="E5" s="4"/>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="4" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="B6" s="4"/>
       <c r="C6" s="4"/>
       <c r="D6" s="4"/>
       <c r="E6" s="4"/>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="4" t="s">
         <v>99</v>
       </c>
       <c r="B7" s="4"/>
       <c r="C7" s="4"/>
       <c r="D7" s="4"/>
       <c r="E7" s="4"/>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="4" t="s">
         <v>172</v>
       </c>
       <c r="B8" s="4"/>
       <c r="C8" s="4"/>
       <c r="D8" s="4"/>
       <c r="E8" s="4"/>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>9</v>
       </c>
       <c r="C10" s="5" t="s">
         <v>10</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>11</v>
       </c>
       <c r="E10" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="8" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>30</v>
       </c>
       <c r="E11" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="9" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D12" s="9" t="s">
         <v>30</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="8" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>30</v>
       </c>
       <c r="E13" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="9" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="B14" s="7" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D14" s="9" t="s">
         <v>30</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="8" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="B15" s="6" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>30</v>
       </c>
       <c r="E15" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="9" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D16" s="9" t="s">
         <v>30</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="8" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="B17" s="6" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>30</v>
       </c>
       <c r="E17" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="9" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D18" s="9" t="s">
         <v>30</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="8" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="B19" s="6" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="C19" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>30</v>
       </c>
       <c r="E19" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="9" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D20" s="9" t="s">
         <v>30</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="8" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="B21" s="6" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="C21" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>30</v>
       </c>
       <c r="E21" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="9" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="B22" s="7" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D22" s="9" t="s">
         <v>30</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="8" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="B23" s="6" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="C23" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>30</v>
       </c>
       <c r="E23" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="9" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="B24" s="7" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D24" s="9" t="s">
         <v>30</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="8" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="B25" s="6" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="C25" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>30</v>
       </c>
       <c r="E25" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="9" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D26" s="9" t="s">
         <v>30</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" s="8" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="B27" s="6" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="C27" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>30</v>
       </c>
       <c r="E27" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="9" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="B28" s="7" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D28" s="9" t="s">
         <v>30</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="8" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="B29" s="6" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="C29" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>30</v>
       </c>
       <c r="E29" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="9" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D30" s="9" t="s">
         <v>30</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="8" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="B31" s="6" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="C31" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>30</v>
       </c>
       <c r="E31" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="9" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D32" s="9" t="s">
         <v>30</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="8" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="B33" s="6" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="C33" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D33" s="8" t="s">
         <v>30</v>
       </c>
       <c r="E33" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="9" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="B34" s="7" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="C34" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D34" s="9" t="s">
         <v>30</v>
       </c>
       <c r="E34" s="9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="8" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="B35" s="6" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="C35" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>30</v>
       </c>
       <c r="E35" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="9" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="B36" s="7" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D36" s="9" t="s">
         <v>30</v>
       </c>
       <c r="E36" s="9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="8" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="B37" s="6" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="C37" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D37" s="8" t="s">
         <v>30</v>
       </c>
       <c r="E37" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="9" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="B38" s="7" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D38" s="9" t="s">
         <v>30</v>
       </c>
       <c r="E38" s="9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="8" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="B39" s="6" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="C39" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D39" s="8" t="s">
         <v>30</v>
       </c>
       <c r="E39" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" s="9" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="B40" s="7" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D40" s="9" t="s">
         <v>30</v>
       </c>
       <c r="E40" s="9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" s="8" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="B41" s="6" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="C41" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D41" s="8" t="s">
         <v>30</v>
       </c>
       <c r="E41" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" s="9" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="B42" s="7" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="C42" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D42" s="9" t="s">
         <v>30</v>
       </c>
       <c r="E42" s="9" t="s">
         <v>17</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="A3:E3"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="A5:E5"/>
     <mergeCell ref="A6:E6"/>
     <mergeCell ref="A7:E7"/>
     <mergeCell ref="A8:E8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
@@ -7768,557 +7773,557 @@
       <c r="B3" s="4"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="4"/>
       <c r="E4" s="4"/>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="4"/>
       <c r="C5" s="4"/>
       <c r="D5" s="4"/>
       <c r="E5" s="4"/>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="4" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="B6" s="4"/>
       <c r="C6" s="4"/>
       <c r="D6" s="4"/>
       <c r="E6" s="4"/>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="4" t="s">
         <v>171</v>
       </c>
       <c r="B7" s="4"/>
       <c r="C7" s="4"/>
       <c r="D7" s="4"/>
       <c r="E7" s="4"/>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="4" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="B8" s="4"/>
       <c r="C8" s="4"/>
       <c r="D8" s="4"/>
       <c r="E8" s="4"/>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>9</v>
       </c>
       <c r="C10" s="5" t="s">
         <v>10</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>11</v>
       </c>
       <c r="E10" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="8" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>30</v>
       </c>
       <c r="E11" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="9" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D12" s="9" t="s">
         <v>30</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="8" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>30</v>
       </c>
       <c r="E13" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="9" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="B14" s="7" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D14" s="9" t="s">
         <v>30</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="8" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="B15" s="6" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>30</v>
       </c>
       <c r="E15" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="9" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D16" s="9" t="s">
         <v>30</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="8" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="B17" s="6" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>30</v>
       </c>
       <c r="E17" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="9" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D18" s="9" t="s">
         <v>30</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="8" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
       <c r="B19" s="6" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="C19" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>30</v>
       </c>
       <c r="E19" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="9" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D20" s="9" t="s">
         <v>30</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="8" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="B21" s="6" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="C21" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>30</v>
       </c>
       <c r="E21" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="9" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
       <c r="B22" s="7" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D22" s="9" t="s">
         <v>30</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="8" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="B23" s="6" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="C23" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>30</v>
       </c>
       <c r="E23" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="9" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
       <c r="B24" s="7" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D24" s="9" t="s">
         <v>30</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="8" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="B25" s="6" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="C25" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>30</v>
       </c>
       <c r="E25" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="9" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D26" s="9" t="s">
         <v>30</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" s="8" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
       <c r="B27" s="6" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="C27" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>30</v>
       </c>
       <c r="E27" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="9" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="B28" s="7" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D28" s="9" t="s">
         <v>30</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="8" t="s">
-        <v>537</v>
+        <v>538</v>
       </c>
       <c r="B29" s="6" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="C29" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>30</v>
       </c>
       <c r="E29" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="9" t="s">
-        <v>539</v>
+        <v>540</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D30" s="9" t="s">
         <v>30</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="8" t="s">
-        <v>541</v>
+        <v>542</v>
       </c>
       <c r="B31" s="6" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
       <c r="C31" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>30</v>
       </c>
       <c r="E31" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="9" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D32" s="9" t="s">
         <v>30</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="8" t="s">
-        <v>545</v>
+        <v>546</v>
       </c>
       <c r="B33" s="6" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="C33" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D33" s="8" t="s">
         <v>30</v>
       </c>
       <c r="E33" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="9" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="B34" s="7" t="s">
-        <v>548</v>
+        <v>549</v>
       </c>
       <c r="C34" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D34" s="9" t="s">
         <v>30</v>
       </c>
       <c r="E34" s="9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="8" t="s">
-        <v>549</v>
+        <v>550</v>
       </c>
       <c r="B35" s="6" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
       <c r="C35" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>30</v>
       </c>
       <c r="E35" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="9" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
       <c r="B36" s="7" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D36" s="9" t="s">
         <v>30</v>
       </c>
       <c r="E36" s="9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="8" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="B37" s="6" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
       <c r="C37" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D37" s="8" t="s">
         <v>30</v>
       </c>
       <c r="E37" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="9" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="B38" s="7" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D38" s="9" t="s">
         <v>30</v>
       </c>
       <c r="E38" s="9" t="s">
         <v>17</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="A3:E3"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="A5:E5"/>
     <mergeCell ref="A6:E6"/>
     <mergeCell ref="A7:E7"/>
     <mergeCell ref="A8:E8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
@@ -8335,105 +8340,105 @@
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="10" activePane="bottomLeft" state="frozen" topLeftCell="A11"/>
       <selection pane="bottomLeft" activeCell="D11" sqref="D11:E54"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16" customWidth="true" style="0"/>
     <col min="2" max="2" width="34" customWidth="true" style="0"/>
     <col min="3" max="3" width="14" customWidth="true" style="0"/>
     <col min="4" max="4" width="14" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="3" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="4"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="4"/>
       <c r="E4" s="4"/>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="4"/>
       <c r="C5" s="4"/>
       <c r="D5" s="4"/>
       <c r="E5" s="4"/>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="4" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="B6" s="4"/>
       <c r="C6" s="4"/>
       <c r="D6" s="4"/>
       <c r="E6" s="4"/>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="4"/>
       <c r="C7" s="4"/>
       <c r="D7" s="4"/>
       <c r="E7" s="4"/>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="4" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="B8" s="4"/>
       <c r="C8" s="4"/>
       <c r="D8" s="4"/>
       <c r="E8" s="4"/>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>9</v>
       </c>
       <c r="C10" s="5" t="s">
         <v>10</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>11</v>
       </c>
       <c r="E10" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="8" t="s">
@@ -8465,733 +8470,735 @@
       <c r="D12" s="9" t="s">
         <v>30</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="8" t="s">
         <v>345</v>
       </c>
       <c r="B13" s="6" t="s">
         <v>346</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>30</v>
       </c>
       <c r="E13" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="14" spans="1:5">
-      <c r="A14" s="9"/>
+      <c r="A14" s="9" t="s">
+        <v>349</v>
+      </c>
       <c r="B14" s="7" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D14" s="9" t="s">
         <v>30</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="8" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="B15" s="6" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>30</v>
       </c>
       <c r="E15" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="9" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D16" s="9" t="s">
         <v>30</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="8" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="B17" s="6" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>30</v>
       </c>
       <c r="E17" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="9" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D18" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="8" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="B19" s="6" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="C19" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>30</v>
       </c>
       <c r="E19" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="9" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D20" s="9" t="s">
         <v>30</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="8" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="B21" s="6" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="C21" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>30</v>
       </c>
       <c r="E21" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="9" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="B22" s="7" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D22" s="9" t="s">
         <v>30</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="8" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="B23" s="6" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="C23" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>30</v>
       </c>
       <c r="E23" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="9" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="B24" s="7" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D24" s="9" t="s">
         <v>30</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="8" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="B25" s="6" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="C25" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>30</v>
       </c>
       <c r="E25" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="9" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D26" s="9" t="s">
         <v>30</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" s="8" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="B27" s="6" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="C27" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>30</v>
       </c>
       <c r="E27" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="9" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="B28" s="7" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D28" s="9" t="s">
         <v>30</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="8" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="B29" s="6" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="C29" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>30</v>
       </c>
       <c r="E29" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="9" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D30" s="9" t="s">
         <v>30</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="8" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="B31" s="6" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="C31" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>30</v>
       </c>
       <c r="E31" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="9" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D32" s="9" t="s">
         <v>30</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="8" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="B33" s="6" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="C33" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D33" s="8" t="s">
         <v>30</v>
       </c>
       <c r="E33" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="9" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="B34" s="7" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="C34" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D34" s="9" t="s">
         <v>30</v>
       </c>
       <c r="E34" s="9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="8" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="B35" s="6" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="C35" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>30</v>
       </c>
       <c r="E35" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="9" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="B36" s="7" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D36" s="9" t="s">
         <v>30</v>
       </c>
       <c r="E36" s="9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="8" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="B37" s="6" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="C37" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D37" s="8" t="s">
         <v>30</v>
       </c>
       <c r="E37" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="9" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="B38" s="7" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D38" s="9" t="s">
         <v>30</v>
       </c>
       <c r="E38" s="9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="8" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="B39" s="6" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="C39" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D39" s="8" t="s">
         <v>30</v>
       </c>
       <c r="E39" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" s="9" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="B40" s="7" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D40" s="9" t="s">
         <v>30</v>
       </c>
       <c r="E40" s="9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" s="8" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="B41" s="6" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="C41" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D41" s="8" t="s">
         <v>30</v>
       </c>
       <c r="E41" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" s="9" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="B42" s="7" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="C42" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D42" s="9" t="s">
         <v>30</v>
       </c>
       <c r="E42" s="9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" s="8" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="B43" s="6" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="C43" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D43" s="8" t="s">
         <v>30</v>
       </c>
       <c r="E43" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" s="9" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="B44" s="7" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="C44" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D44" s="9" t="s">
         <v>30</v>
       </c>
       <c r="E44" s="9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" s="8" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="B45" s="6" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="C45" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D45" s="8" t="s">
         <v>30</v>
       </c>
       <c r="E45" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" s="9" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="B46" s="7" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="C46" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D46" s="9" t="s">
         <v>30</v>
       </c>
       <c r="E46" s="9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" s="8" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="B47" s="6" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="C47" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D47" s="8" t="s">
         <v>30</v>
       </c>
       <c r="E47" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" s="9" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="B48" s="7" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="C48" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D48" s="9" t="s">
         <v>30</v>
       </c>
       <c r="E48" s="9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49" s="8" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="B49" s="6" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="C49" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D49" s="8" t="s">
         <v>30</v>
       </c>
       <c r="E49" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" s="9" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="B50" s="7" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="C50" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D50" s="9" t="s">
         <v>30</v>
       </c>
       <c r="E50" s="9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51" s="8" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="B51" s="6" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="C51" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D51" s="8" t="s">
         <v>30</v>
       </c>
       <c r="E51" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52" s="9" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="B52" s="7" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="C52" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D52" s="9" t="s">
         <v>30</v>
       </c>
       <c r="E52" s="9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" s="8" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="B53" s="6" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="C53" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D53" s="8" t="s">
         <v>30</v>
       </c>
       <c r="E53" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" s="9" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="B54" s="7" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="C54" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D54" s="9" t="s">
         <v>30</v>
       </c>
       <c r="E54" s="9" t="s">
         <v>17</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="A3:E3"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="A5:E5"/>
     <mergeCell ref="A6:E6"/>
     <mergeCell ref="A7:E7"/>
     <mergeCell ref="A8:E8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>