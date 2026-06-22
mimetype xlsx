--- v0 (2026-04-30)
+++ v1 (2026-06-22)
@@ -16,51 +16,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="AT-121-BLOCK-A" sheetId="1" r:id="rId4"/>
     <sheet name="AT-121-BLOCK-B" sheetId="2" r:id="rId5"/>
     <sheet name="AT-121-BLOCK-C" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="259">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="261">
   <si>
     <t>Student List Export</t>
   </si>
   <si>
     <t>AT-121</t>
   </si>
   <si>
     <t>Semester: 2nd-sem</t>
   </si>
   <si>
     <t>School Year: 2025 - 2026</t>
   </si>
   <si>
     <t>Instructor: ROQUE  T. QUIZADA</t>
   </si>
   <si>
     <t>Schedule IDs: 934,935</t>
   </si>
   <si>
     <t>Block: BLOCK-A</t>
   </si>
   <si>
     <t>Total Students: 52</t>
   </si>
   <si>
@@ -69,135 +69,141 @@
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Course</t>
   </si>
   <si>
     <t>Year Level</t>
   </si>
   <si>
     <t>Grades</t>
   </si>
   <si>
     <t>2025-00218</t>
   </si>
   <si>
     <t>BAGNOL, ROMNICK R.</t>
   </si>
   <si>
     <t>AUTOMOTIVE</t>
   </si>
   <si>
     <t>1ST-YEAR</t>
   </si>
   <si>
-    <t>N/A</t>
-[...1 lines deleted...]
-  <si>
     <t>2025-00117</t>
   </si>
   <si>
     <t>BAJAN, ABEL F.</t>
   </si>
   <si>
     <t>2025-00219</t>
   </si>
   <si>
     <t>BAUTISTA, WILLSON M.</t>
   </si>
   <si>
     <t>2025-00364</t>
   </si>
   <si>
     <t>BEGORNIA, CEDRIC S.</t>
   </si>
   <si>
     <t>2025-00376</t>
   </si>
   <si>
     <t>BOQUIL, JASON JEBS S.</t>
   </si>
   <si>
+    <t>2023 67610</t>
+  </si>
+  <si>
     <t>BUSLATAN, HENRY M.</t>
   </si>
   <si>
     <t>2023 85658</t>
   </si>
   <si>
     <t>CABREZA, EMAN A.</t>
   </si>
   <si>
     <t>2ND-YEAR</t>
   </si>
   <si>
     <t>2025-00114</t>
   </si>
   <si>
-    <t>CAJOCSON, FELIX JUNIOR</t>
+    <t>CAJOCSON, FELIX  M.</t>
   </si>
   <si>
     <t>2025-00308</t>
   </si>
   <si>
     <t>CONSTANTIN, ROJAN JAKE S.</t>
   </si>
   <si>
     <t>2025-00311</t>
   </si>
   <si>
     <t>CUBIL, RENIER M.</t>
   </si>
   <si>
     <t>2023 34299</t>
   </si>
   <si>
     <t>CURADA, JULIUS CESAR B.</t>
   </si>
   <si>
+    <t>DROPPED</t>
+  </si>
+  <si>
     <t>2025-00299</t>
   </si>
   <si>
     <t>DAQUIPA, NELJUNRIE E.</t>
   </si>
   <si>
     <t>2025-00026</t>
   </si>
   <si>
     <t>DERANO, LORENCE AIRAN JAY M.</t>
   </si>
   <si>
     <t>2025-00291</t>
   </si>
   <si>
     <t>DUBLAS, APPLE JEAN M.</t>
   </si>
   <si>
     <t>2025-00119</t>
   </si>
   <si>
     <t>DUMANAT, JERICHO</t>
+  </si>
+  <si>
+    <t>INC</t>
   </si>
   <si>
     <t>2025-00157</t>
   </si>
   <si>
     <t>ELLANO, PHILIP JOHN B.</t>
   </si>
   <si>
     <t>2025-00191</t>
   </si>
   <si>
     <t>ELORDE, GERALD J.</t>
   </si>
   <si>
     <t>2025-00070</t>
   </si>
   <si>
     <t>EYO, JHON ALEXIS</t>
   </si>
   <si>
     <t>2025-00283</t>
   </si>
   <si>
     <t>FABILLAR, FRANS DAVE</t>
   </si>
@@ -1380,917 +1386,919 @@
         <v>9</v>
       </c>
       <c r="C10" s="5" t="s">
         <v>10</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>11</v>
       </c>
       <c r="E10" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="8" t="s">
         <v>13</v>
       </c>
       <c r="B11" s="6" t="s">
         <v>14</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="E11" s="8" t="s">
-        <v>17</v>
+      <c r="E11" s="8">
+        <v>1.7</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="B12" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="B12" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C12" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D12" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="E12" s="9" t="s">
-        <v>17</v>
+      <c r="E12" s="9">
+        <v>2.9</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="B13" s="6" t="s">
         <v>20</v>
       </c>
-      <c r="B13" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C13" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="E13" s="8" t="s">
-        <v>17</v>
+      <c r="E13" s="8">
+        <v>2.5</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="B14" s="7" t="s">
         <v>22</v>
       </c>
-      <c r="B14" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C14" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D14" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="E14" s="9" t="s">
-        <v>17</v>
+      <c r="E14" s="9">
+        <v>2.4</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="8" t="s">
+        <v>23</v>
+      </c>
+      <c r="B15" s="6" t="s">
         <v>24</v>
       </c>
-      <c r="B15" s="6" t="s">
+      <c r="C15" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="D15" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="E15" s="8">
+        <v>2.4</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" s="9" t="s">
         <v>25</v>
       </c>
-      <c r="C15" s="6" t="s">
-[...10 lines deleted...]
-      <c r="A16" s="9"/>
       <c r="B16" s="7" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D16" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="E16" s="9" t="s">
-        <v>17</v>
+      <c r="E16" s="9">
+        <v>2.4</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="8" t="s">
         <v>27</v>
       </c>
       <c r="B17" s="6" t="s">
         <v>28</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>29</v>
       </c>
-      <c r="E17" s="8" t="s">
-        <v>17</v>
+      <c r="E17" s="8">
+        <v>2.3</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B18" s="7" t="s">
         <v>31</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D18" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="E18" s="9" t="s">
-        <v>17</v>
+      <c r="E18" s="9">
+        <v>2.5</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="8" t="s">
         <v>32</v>
       </c>
       <c r="B19" s="6" t="s">
         <v>33</v>
       </c>
       <c r="C19" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="E19" s="8" t="s">
-        <v>17</v>
+      <c r="E19" s="8">
+        <v>2.7</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="9" t="s">
         <v>34</v>
       </c>
       <c r="B20" s="7" t="s">
         <v>35</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D20" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="E20" s="9" t="s">
-        <v>17</v>
+      <c r="E20" s="9">
+        <v>2.9</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B21" s="6" t="s">
         <v>37</v>
       </c>
       <c r="C21" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>29</v>
       </c>
       <c r="E21" s="8" t="s">
-        <v>17</v>
+        <v>38</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="9" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B22" s="7" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D22" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="E22" s="9" t="s">
-        <v>17</v>
+      <c r="E22" s="9">
+        <v>2.4</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="8" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B23" s="6" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C23" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="E23" s="8" t="s">
-        <v>17</v>
+      <c r="E23" s="8">
+        <v>2.7</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="9" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B24" s="7" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D24" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="E24" s="9" t="s">
-        <v>17</v>
+      <c r="E24" s="9">
+        <v>2.3</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="8" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B25" s="6" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C25" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>16</v>
       </c>
       <c r="E25" s="8" t="s">
-        <v>17</v>
+        <v>47</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="9" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D26" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="E26" s="9" t="s">
-        <v>17</v>
+      <c r="E26" s="9">
+        <v>2.9</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" s="8" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="B27" s="6" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="C27" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="E27" s="8" t="s">
-        <v>17</v>
+      <c r="E27" s="8">
+        <v>2.1</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="9" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="B28" s="7" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D28" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="E28" s="9" t="s">
-        <v>17</v>
+      <c r="E28" s="9">
+        <v>3.0</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="8" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="B29" s="6" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="C29" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="E29" s="8" t="s">
-        <v>17</v>
+      <c r="E29" s="8">
+        <v>2.5</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="9" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D30" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="E30" s="9" t="s">
-        <v>17</v>
+      <c r="E30" s="9">
+        <v>1.6</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="8" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="B31" s="6" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="C31" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>16</v>
       </c>
       <c r="E31" s="8" t="s">
-        <v>17</v>
+        <v>47</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="9" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D32" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="E32" s="9" t="s">
-        <v>17</v>
+      <c r="E32" s="9">
+        <v>2.5</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="8" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="B33" s="6" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="C33" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D33" s="8" t="s">
         <v>16</v>
       </c>
       <c r="E33" s="8" t="s">
-        <v>17</v>
+        <v>47</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="9" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="B34" s="7" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="C34" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D34" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="E34" s="9" t="s">
-        <v>17</v>
+      <c r="E34" s="9">
+        <v>2.4</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="8" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="B35" s="6" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="C35" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>16</v>
       </c>
       <c r="E35" s="8" t="s">
-        <v>17</v>
+        <v>38</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="9" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="B36" s="7" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D36" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E36" s="9" t="s">
-        <v>17</v>
+        <v>47</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="8" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="B37" s="6" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="C37" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D37" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="E37" s="8" t="s">
-        <v>17</v>
+      <c r="E37" s="8">
+        <v>2.7</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="9" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="B38" s="7" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D38" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="E38" s="9" t="s">
-        <v>17</v>
+      <c r="E38" s="9">
+        <v>2.8</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="8" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="B39" s="6" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="C39" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D39" s="8" t="s">
         <v>16</v>
       </c>
       <c r="E39" s="8" t="s">
-        <v>17</v>
+        <v>38</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" s="9" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="B40" s="7" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D40" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="E40" s="9" t="s">
-        <v>17</v>
+      <c r="E40" s="9">
+        <v>2.3</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" s="8" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="B41" s="6" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="C41" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D41" s="8" t="s">
-        <v>78</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>80</v>
+      </c>
+      <c r="E41" s="8">
+        <v>2.3</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" s="9" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="B42" s="7" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="C42" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D42" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="E42" s="9" t="s">
-        <v>17</v>
+      <c r="E42" s="9">
+        <v>2.6</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" s="8" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="B43" s="6" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="C43" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D43" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="E43" s="8" t="s">
-        <v>17</v>
+      <c r="E43" s="8">
+        <v>2.2</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" s="9" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="B44" s="7" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="C44" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D44" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="E44" s="9" t="s">
-        <v>17</v>
+      <c r="E44" s="9">
+        <v>1.9</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" s="8" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="B45" s="6" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="C45" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D45" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="E45" s="8" t="s">
-        <v>17</v>
+      <c r="E45" s="8">
+        <v>2.6</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" s="9" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B46" s="7" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="C46" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D46" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="E46" s="9" t="s">
-        <v>17</v>
+      <c r="E46" s="9">
+        <v>2.3</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" s="8" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B47" s="6" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="C47" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D47" s="8" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="E47" s="8" t="s">
-        <v>17</v>
+        <v>38</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" s="9" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B48" s="7" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="C48" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D48" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="E48" s="9" t="s">
-        <v>17</v>
+      <c r="E48" s="9">
+        <v>2.9</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49" s="8" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B49" s="6" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="C49" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D49" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="E49" s="8" t="s">
-        <v>17</v>
+      <c r="E49" s="8">
+        <v>2.5</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" s="9" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B50" s="7" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="C50" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D50" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="E50" s="9" t="s">
-        <v>17</v>
+      <c r="E50" s="9">
+        <v>2.7</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51" s="8" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B51" s="6" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="C51" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D51" s="8" t="s">
         <v>16</v>
       </c>
       <c r="E51" s="8" t="s">
-        <v>17</v>
+        <v>38</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52" s="9" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B52" s="7" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="C52" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D52" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="E52" s="9" t="s">
-        <v>17</v>
+      <c r="E52" s="9">
+        <v>2.6</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" s="8" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B53" s="6" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="C53" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D53" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="E53" s="8" t="s">
-        <v>17</v>
+      <c r="E53" s="8">
+        <v>2.3</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" s="9" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B54" s="7" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="C54" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D54" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="E54" s="9" t="s">
-        <v>17</v>
+      <c r="E54" s="9">
+        <v>2.2</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="A55" s="8" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B55" s="6" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="C55" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D55" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="E55" s="8" t="s">
-        <v>17</v>
+      <c r="E55" s="8">
+        <v>1.8</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56" s="9" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B56" s="7" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="C56" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D56" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="E56" s="9" t="s">
-        <v>17</v>
+      <c r="E56" s="9">
+        <v>2.6</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" s="8" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B57" s="6" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="C57" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D57" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="E57" s="8" t="s">
-        <v>17</v>
+      <c r="E57" s="8">
+        <v>2.5</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58" s="9" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B58" s="7" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="C58" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D58" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="E58" s="9" t="s">
-        <v>17</v>
+      <c r="E58" s="9">
+        <v>2.3</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59" s="8" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B59" s="6" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="C59" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D59" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="E59" s="8" t="s">
-        <v>17</v>
+      <c r="E59" s="8">
+        <v>2.4</v>
       </c>
     </row>
     <row r="60" spans="1:5">
       <c r="A60" s="9" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B60" s="7" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="C60" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D60" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="E60" s="9" t="s">
-        <v>17</v>
+      <c r="E60" s="9">
+        <v>2.5</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61" s="8" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B61" s="6" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="C61" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D61" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="E61" s="8" t="s">
-        <v>17</v>
+      <c r="E61" s="8">
+        <v>2.2</v>
       </c>
     </row>
     <row r="62" spans="1:5">
       <c r="A62" s="9" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B62" s="7" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="C62" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D62" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="E62" s="9" t="s">
-        <v>17</v>
+      <c r="E62" s="9">
+        <v>2.2</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="A3:E3"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="A5:E5"/>
     <mergeCell ref="A6:E6"/>
     <mergeCell ref="A7:E7"/>
     <mergeCell ref="A8:E8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E46"/>
@@ -2334,702 +2342,702 @@
       <c r="B3" s="4"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="4"/>
       <c r="E4" s="4"/>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="4"/>
       <c r="C5" s="4"/>
       <c r="D5" s="4"/>
       <c r="E5" s="4"/>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="4" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B6" s="4"/>
       <c r="C6" s="4"/>
       <c r="D6" s="4"/>
       <c r="E6" s="4"/>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="4" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B7" s="4"/>
       <c r="C7" s="4"/>
       <c r="D7" s="4"/>
       <c r="E7" s="4"/>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="4" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B8" s="4"/>
       <c r="C8" s="4"/>
       <c r="D8" s="4"/>
       <c r="E8" s="4"/>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>9</v>
       </c>
       <c r="C10" s="5" t="s">
         <v>10</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>11</v>
       </c>
       <c r="E10" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="8" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="E11" s="8" t="s">
-        <v>17</v>
+      <c r="E11" s="8">
+        <v>2.7</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="9" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D12" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="E12" s="9" t="s">
-        <v>17</v>
+      <c r="E12" s="9">
+        <v>2.5</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="8" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="E13" s="8" t="s">
-        <v>17</v>
+      <c r="E13" s="8">
+        <v>1.8</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="9" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B14" s="7" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D14" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="E14" s="9" t="s">
-        <v>17</v>
+      <c r="E14" s="9">
+        <v>2.4</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="8" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B15" s="6" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>29</v>
       </c>
-      <c r="E15" s="8" t="s">
-        <v>17</v>
+      <c r="E15" s="8">
+        <v>2.6</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="9" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D16" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="E16" s="9" t="s">
-        <v>17</v>
+      <c r="E16" s="9">
+        <v>2.4</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="8" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B17" s="6" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>16</v>
       </c>
       <c r="E17" s="8" t="s">
-        <v>17</v>
+        <v>38</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="9" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D18" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="E18" s="9" t="s">
-        <v>17</v>
+      <c r="E18" s="9">
+        <v>2.6</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="8" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B19" s="6" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="C19" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="E19" s="8" t="s">
-        <v>17</v>
+      <c r="E19" s="8">
+        <v>2.6</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="9" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D20" s="9" t="s">
         <v>29</v>
       </c>
-      <c r="E20" s="9" t="s">
-        <v>17</v>
+      <c r="E20" s="9">
+        <v>2.7</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="8" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B21" s="6" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="C21" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="E21" s="8" t="s">
-        <v>17</v>
+      <c r="E21" s="8">
+        <v>2.6</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="9" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B22" s="7" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D22" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="E22" s="9" t="s">
-        <v>17</v>
+      <c r="E22" s="9">
+        <v>2.5</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="8" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B23" s="6" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="C23" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>16</v>
       </c>
       <c r="E23" s="8" t="s">
-        <v>17</v>
+        <v>47</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="9" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B24" s="7" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D24" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="E24" s="9" t="s">
-        <v>17</v>
+      <c r="E24" s="9">
+        <v>2.2</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="8" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B25" s="6" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="C25" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="E25" s="8" t="s">
-        <v>17</v>
+      <c r="E25" s="8">
+        <v>1.7</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="9" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D26" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="E26" s="9" t="s">
-        <v>17</v>
+      <c r="E26" s="9">
+        <v>2.4</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" s="8" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B27" s="6" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="C27" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="E27" s="8" t="s">
-        <v>17</v>
+      <c r="E27" s="8">
+        <v>2.4</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="9" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B28" s="7" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D28" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="E28" s="9" t="s">
-        <v>17</v>
+      <c r="E28" s="9">
+        <v>2.9</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="8" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B29" s="6" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="C29" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="E29" s="8" t="s">
-        <v>17</v>
+      <c r="E29" s="8">
+        <v>2.5</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="9" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D30" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E30" s="9" t="s">
-        <v>17</v>
+        <v>47</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="8" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B31" s="6" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="C31" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="E31" s="8" t="s">
-        <v>17</v>
+      <c r="E31" s="8">
+        <v>2.6</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="9" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D32" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="E32" s="9" t="s">
-        <v>17</v>
+      <c r="E32" s="9">
+        <v>2.6</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="8" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B33" s="6" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="C33" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D33" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="E33" s="8" t="s">
-        <v>17</v>
+      <c r="E33" s="8">
+        <v>2.4</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="9" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B34" s="7" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="C34" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D34" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E34" s="9" t="s">
-        <v>17</v>
+        <v>47</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="8" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B35" s="6" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="C35" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="E35" s="8" t="s">
-        <v>17</v>
+      <c r="E35" s="8">
+        <v>2.8</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="9" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B36" s="7" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D36" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="E36" s="9" t="s">
-        <v>17</v>
+      <c r="E36" s="9">
+        <v>2.8</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="8" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B37" s="6" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="C37" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D37" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="E37" s="8" t="s">
-        <v>17</v>
+      <c r="E37" s="8">
+        <v>2.5</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="9" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B38" s="7" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D38" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="E38" s="9" t="s">
-        <v>17</v>
+      <c r="E38" s="9">
+        <v>2.4</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="8" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B39" s="6" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="C39" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D39" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="E39" s="8" t="s">
-        <v>17</v>
+      <c r="E39" s="8">
+        <v>2.3</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" s="9" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B40" s="7" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D40" s="9" t="s">
         <v>29</v>
       </c>
       <c r="E40" s="9" t="s">
-        <v>17</v>
+        <v>47</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" s="8" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B41" s="6" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="C41" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D41" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="E41" s="8" t="s">
-        <v>17</v>
+      <c r="E41" s="8">
+        <v>2.7</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" s="9" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B42" s="7" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="C42" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D42" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="E42" s="9" t="s">
-        <v>17</v>
+      <c r="E42" s="9">
+        <v>2.5</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" s="8" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B43" s="6" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="C43" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D43" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="E43" s="8" t="s">
-        <v>17</v>
+      <c r="E43" s="8">
+        <v>2.2</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" s="9" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B44" s="7" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="C44" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D44" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E44" s="9" t="s">
-        <v>17</v>
+        <v>38</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" s="8" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B45" s="6" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="C45" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D45" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="E45" s="8" t="s">
-        <v>17</v>
+      <c r="E45" s="8">
+        <v>2.1</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" s="9" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B46" s="7" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="C46" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D46" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="E46" s="9" t="s">
-        <v>17</v>
+      <c r="E46" s="9">
+        <v>2.6</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="A3:E3"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="A5:E5"/>
     <mergeCell ref="A6:E6"/>
     <mergeCell ref="A7:E7"/>
     <mergeCell ref="A8:E8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E40"/>
@@ -3073,600 +3081,600 @@
       <c r="B3" s="4"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="4"/>
       <c r="E4" s="4"/>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="4"/>
       <c r="C5" s="4"/>
       <c r="D5" s="4"/>
       <c r="E5" s="4"/>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="4" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B6" s="4"/>
       <c r="C6" s="4"/>
       <c r="D6" s="4"/>
       <c r="E6" s="4"/>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="4" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B7" s="4"/>
       <c r="C7" s="4"/>
       <c r="D7" s="4"/>
       <c r="E7" s="4"/>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="4" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B8" s="4"/>
       <c r="C8" s="4"/>
       <c r="D8" s="4"/>
       <c r="E8" s="4"/>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>9</v>
       </c>
       <c r="C10" s="5" t="s">
         <v>10</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>11</v>
       </c>
       <c r="E10" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="8" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="E11" s="8" t="s">
-        <v>17</v>
+      <c r="E11" s="8">
+        <v>2.7</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="9" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D12" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E12" s="9" t="s">
-        <v>17</v>
+        <v>38</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="8" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="E13" s="8" t="s">
-        <v>17</v>
+      <c r="E13" s="8">
+        <v>2.4</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="9" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="B14" s="7" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D14" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="E14" s="9" t="s">
-        <v>17</v>
+      <c r="E14" s="9">
+        <v>2.4</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="8" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="B15" s="6" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="E15" s="8" t="s">
-        <v>17</v>
+      <c r="E15" s="8">
+        <v>2.6</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="9" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D16" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="E16" s="9" t="s">
-        <v>17</v>
+      <c r="E16" s="9">
+        <v>1.6</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="8" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="B17" s="6" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="E17" s="8" t="s">
-        <v>17</v>
+      <c r="E17" s="8">
+        <v>2.2</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="9" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D18" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="E18" s="9" t="s">
-        <v>17</v>
+      <c r="E18" s="9">
+        <v>2.5</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="8" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="B19" s="6" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="C19" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="E19" s="8" t="s">
-        <v>17</v>
+      <c r="E19" s="8">
+        <v>2.1</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="9" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D20" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E20" s="9" t="s">
-        <v>17</v>
+        <v>47</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="8" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="B21" s="6" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="C21" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="E21" s="8" t="s">
-        <v>17</v>
+      <c r="E21" s="8">
+        <v>2.2</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="9" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="B22" s="7" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D22" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="E22" s="9" t="s">
-        <v>17</v>
+      <c r="E22" s="9">
+        <v>2.5</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="8" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="B23" s="6" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="C23" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="E23" s="8" t="s">
-        <v>17</v>
+      <c r="E23" s="8">
+        <v>2.6</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="9" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="B24" s="7" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D24" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="E24" s="9" t="s">
-        <v>17</v>
+      <c r="E24" s="9">
+        <v>2.6</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="8" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="B25" s="6" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="C25" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="E25" s="8" t="s">
-        <v>17</v>
+      <c r="E25" s="8">
+        <v>2.5</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="9" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D26" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E26" s="9" t="s">
-        <v>17</v>
+        <v>38</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" s="8" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="B27" s="6" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="C27" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="E27" s="8" t="s">
-        <v>17</v>
+      <c r="E27" s="8">
+        <v>2.7</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="9" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="B28" s="7" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D28" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E28" s="9" t="s">
-        <v>17</v>
+        <v>47</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="8" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="B29" s="6" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="C29" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="E29" s="8" t="s">
-        <v>17</v>
+      <c r="E29" s="8">
+        <v>2.3</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="9" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D30" s="9" t="s">
         <v>29</v>
       </c>
       <c r="E30" s="9" t="s">
-        <v>17</v>
+        <v>38</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="8" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="B31" s="6" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="C31" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="E31" s="8" t="s">
-        <v>17</v>
+      <c r="E31" s="8">
+        <v>2.7</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="9" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D32" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="E32" s="9" t="s">
-        <v>17</v>
+      <c r="E32" s="9">
+        <v>2.9</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="8" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="B33" s="6" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="C33" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D33" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="E33" s="8" t="s">
-        <v>17</v>
+      <c r="E33" s="8">
+        <v>2.9</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="9" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="B34" s="7" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="C34" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D34" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="E34" s="9" t="s">
-        <v>17</v>
+      <c r="E34" s="9">
+        <v>2.5</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="8" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="B35" s="6" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="C35" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="E35" s="8" t="s">
-        <v>17</v>
+      <c r="E35" s="8">
+        <v>2.7</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="9" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="B36" s="7" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D36" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="E36" s="9" t="s">
-        <v>17</v>
+      <c r="E36" s="9">
+        <v>3.0</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="8" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="B37" s="6" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="C37" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D37" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="E37" s="8" t="s">
-        <v>17</v>
+      <c r="E37" s="8">
+        <v>2.5</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="9" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="B38" s="7" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D38" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E38" s="9" t="s">
-        <v>17</v>
+        <v>38</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="8" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="B39" s="6" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="C39" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D39" s="8" t="s">
         <v>16</v>
       </c>
       <c r="E39" s="8" t="s">
-        <v>17</v>
+        <v>38</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" s="9" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="B40" s="7" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D40" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="E40" s="9" t="s">
-        <v>17</v>
+      <c r="E40" s="9">
+        <v>2.4</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="A3:E3"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="A5:E5"/>
     <mergeCell ref="A6:E6"/>
     <mergeCell ref="A7:E7"/>
     <mergeCell ref="A8:E8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>