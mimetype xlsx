--- v0 (2026-04-30)
+++ v1 (2026-06-22)
@@ -81,51 +81,51 @@
   <si>
     <t>Year Level</t>
   </si>
   <si>
     <t>Grades</t>
   </si>
   <si>
     <t>2023 63490</t>
   </si>
   <si>
     <t>ABARCA, JAYA A.</t>
   </si>
   <si>
     <t>BSHM</t>
   </si>
   <si>
     <t>2ND-YEAR</t>
   </si>
   <si>
     <t>N/A</t>
   </si>
   <si>
     <t>2023 63445</t>
   </si>
   <si>
-    <t>ABUNDO, ROSELYN V.</t>
+    <t>ABUNDO, ROSELYN B.</t>
   </si>
   <si>
     <t>ELECTRICAL</t>
   </si>
   <si>
     <t>2023 62440</t>
   </si>
   <si>
     <t>ACORAN, CHARMIE S.</t>
   </si>
   <si>
     <t>2023 62471</t>
   </si>
   <si>
     <t>ALABAR, CHRISTINE L.</t>
   </si>
   <si>
     <t>2023 66511</t>
   </si>
   <si>
     <t>AMADOR, MARICEL M.</t>
   </si>
   <si>
     <t>2023 65509</t>
   </si>
@@ -318,51 +318,51 @@
   <si>
     <t>FLORES, PRECIOUS</t>
   </si>
   <si>
     <t>2025-00441</t>
   </si>
   <si>
     <t>GALAGAR, NICOS</t>
   </si>
   <si>
     <t>2023 67546</t>
   </si>
   <si>
     <t>GUINITARAN, LOURINZ E.</t>
   </si>
   <si>
     <t>2023 62417</t>
   </si>
   <si>
     <t>LACANO, SHEENA MARIE</t>
   </si>
   <si>
     <t>2023 63498</t>
   </si>
   <si>
-    <t>LAURENTE, JHAIAH S.</t>
+    <t>LAURENTE, JHAIAH M.</t>
   </si>
   <si>
     <t>2023 64493</t>
   </si>
   <si>
     <t>LOZADA, JOHN CARL S.</t>
   </si>
   <si>
     <t>2023 67541</t>
   </si>
   <si>
     <t>MEDRANO, RYZA R.</t>
   </si>
   <si>
     <t>2023 67523</t>
   </si>
   <si>
     <t>MIANO, CHERELYN B.</t>
   </si>
   <si>
     <t>2023 62435</t>
   </si>
   <si>
     <t>ONTUA, JHON PAUL A.</t>
   </si>
@@ -486,51 +486,51 @@
   <si>
     <t>SILAGAN, ARVIN O.</t>
   </si>
   <si>
     <t>2023 66514</t>
   </si>
   <si>
     <t>TEJANO, BREATHREN KATE S.</t>
   </si>
   <si>
     <t>2023 33286</t>
   </si>
   <si>
     <t>TERANTE,, ADRIANE A.</t>
   </si>
   <si>
     <t>2023 66504</t>
   </si>
   <si>
     <t>TIMCANG, JERIC E.</t>
   </si>
   <si>
     <t>2023 62439</t>
   </si>
   <si>
-    <t>URBIZTONDO, JANETH M.</t>
+    <t>URBIZTONDO, JANETH</t>
   </si>
   <si>
     <t>2023 62472</t>
   </si>
   <si>
     <t>URBIZTONDO, JOEVEN D.</t>
   </si>
   <si>
     <t>2023 67529</t>
   </si>
   <si>
     <t>VASQUEZ, JOLOMAR L.</t>
   </si>
   <si>
     <t>2023 64506</t>
   </si>
   <si>
     <t>VASQUEZ, MAY CASSANDRA L.</t>
   </si>
   <si>
     <t>2025-00325</t>
   </si>
   <si>
     <t>VASQUEZ, WILBERT U.</t>
   </si>
@@ -585,51 +585,51 @@
   <si>
     <t>ANDOY, JAYMARK T.</t>
   </si>
   <si>
     <t>2023 65517</t>
   </si>
   <si>
     <t>AQUINO, JOCEL ANN R.</t>
   </si>
   <si>
     <t>2023 67520</t>
   </si>
   <si>
     <t>BERNALDEZ, ALLYSSA MAE L.</t>
   </si>
   <si>
     <t>2023 71611</t>
   </si>
   <si>
     <t>BESTUDIO, JENNYLYN B.</t>
   </si>
   <si>
     <t>2023 63475</t>
   </si>
   <si>
-    <t>BOLANTE, JOANNA MAICAH Q.</t>
+    <t>BOLANTE, JOANNA MAICAH</t>
   </si>
   <si>
     <t>2023 66491</t>
   </si>
   <si>
     <t>BONGCARAS, NOEL</t>
   </si>
   <si>
     <t>2023 67555</t>
   </si>
   <si>
     <t>CADAVOS, RUTH A.</t>
   </si>
   <si>
     <t>2023 62480</t>
   </si>
   <si>
     <t>CARESOSA, JHONA MAE I.</t>
   </si>
   <si>
     <t>2023 65508</t>
   </si>
   <si>
     <t>CASERIAL, JOHN LLOYD Z.</t>
   </si>