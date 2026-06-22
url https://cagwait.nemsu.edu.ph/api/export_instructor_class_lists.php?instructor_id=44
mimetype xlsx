--- v0 (2026-04-30)
+++ v1 (2026-06-22)
@@ -253,51 +253,51 @@
   <si>
     <t>CABADONGA, RENZ O.</t>
   </si>
   <si>
     <t>2023 60411</t>
   </si>
   <si>
     <t>CABAROBIAS, ALJUN P.</t>
   </si>
   <si>
     <t>2025-00230</t>
   </si>
   <si>
     <t>CAÑEDO, KIDSMAEL S.</t>
   </si>
   <si>
     <t>2025-00168</t>
   </si>
   <si>
     <t>CONSTANTIN, HAROLD E.</t>
   </si>
   <si>
     <t>2025-00330</t>
   </si>
   <si>
-    <t>DURON, BRONZON JAY A.</t>
+    <t>DURON, JAY A.</t>
   </si>
   <si>
     <t>2025-00133</t>
   </si>
   <si>
     <t>ENGROVA, JAYLORD D.</t>
   </si>
   <si>
     <t>2025-00152</t>
   </si>
   <si>
     <t>FESTIJO, CYREL S.</t>
   </si>
   <si>
     <t>2025-00329</t>
   </si>
   <si>
     <t>GITANES, MARK LOUIE P.</t>
   </si>
   <si>
     <t>2025-00240</t>
   </si>
   <si>
     <t>GOMEZ, ANTONIO T.</t>
   </si>