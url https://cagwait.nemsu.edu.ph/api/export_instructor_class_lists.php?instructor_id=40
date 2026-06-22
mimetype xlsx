--- v0 (2026-04-30)
+++ v1 (2026-06-22)
@@ -435,51 +435,51 @@
   <si>
     <t>SALAHAY, TERESA M.</t>
   </si>
   <si>
     <t>2023 62416</t>
   </si>
   <si>
     <t>SANTALES, JUSTIN BRENT D.</t>
   </si>
   <si>
     <t>2023 67517</t>
   </si>
   <si>
     <t>SARMIENTO, NORALYN G.</t>
   </si>
   <si>
     <t>2023 66504</t>
   </si>
   <si>
     <t>TIMCANG, JERIC E.</t>
   </si>
   <si>
     <t>2023 62439</t>
   </si>
   <si>
-    <t>URBIZTONDO, JANETH M.</t>
+    <t>URBIZTONDO, JANETH</t>
   </si>
   <si>
     <t>2023 62472</t>
   </si>
   <si>
     <t>URBIZTONDO, JOEVEN D.</t>
   </si>
   <si>
     <t>2023 63451</t>
   </si>
   <si>
     <t>ZAPANTA, JERIEL C.</t>
   </si>
   <si>
     <t>Schedule IDs: 1020,1021</t>
   </si>
   <si>
     <t>Total Students: 33</t>
   </si>
   <si>
     <t>2023 63502</t>
   </si>
   <si>
     <t>AMADOR, CRAZELLE M.</t>
   </si>
@@ -507,51 +507,51 @@
   <si>
     <t>BAJAO, DAN VINCENT S.</t>
   </si>
   <si>
     <t>2023 83647</t>
   </si>
   <si>
     <t>BANAS, LEONA B.</t>
   </si>
   <si>
     <t>2023 67520</t>
   </si>
   <si>
     <t>BERNALDEZ, ALLYSSA MAE L.</t>
   </si>
   <si>
     <t>2023 71611</t>
   </si>
   <si>
     <t>BESTUDIO, JENNYLYN B.</t>
   </si>
   <si>
     <t>2023 63475</t>
   </si>
   <si>
-    <t>BOLANTE, JOANNA MAICAH Q.</t>
+    <t>BOLANTE, JOANNA MAICAH</t>
   </si>
   <si>
     <t>2023 66491</t>
   </si>
   <si>
     <t>BONGCARAS, NOEL</t>
   </si>
   <si>
     <t>2023 67555</t>
   </si>
   <si>
     <t>CADAVOS, RUTH A.</t>
   </si>
   <si>
     <t>2023 65508</t>
   </si>
   <si>
     <t>CASERIAL, JOHN LLOYD Z.</t>
   </si>
   <si>
     <t>2023 63474</t>
   </si>
   <si>
     <t>CELESTE, ASHLEY NICHOLE D.</t>
   </si>
@@ -882,93 +882,93 @@
   <si>
     <t>AQUINO, ELYN JOY Q.</t>
   </si>
   <si>
     <t>2023 32228</t>
   </si>
   <si>
     <t>BATAHOY, MERNALEN C.</t>
   </si>
   <si>
     <t>2023 33261</t>
   </si>
   <si>
     <t>BERNALES, REGINA C.</t>
   </si>
   <si>
     <t>2023 32226</t>
   </si>
   <si>
     <t>CABILING, ROBILYN L.</t>
   </si>
   <si>
     <t>2023 32217</t>
   </si>
   <si>
-    <t>CAGADAS, MARLYN Q.</t>
+    <t>CAGADAS, MARLYN</t>
   </si>
   <si>
     <t>2023 35315</t>
   </si>
   <si>
     <t>CAMPILLO, ANTHONY MARK M.</t>
   </si>
   <si>
     <t>2023 66503</t>
   </si>
   <si>
     <t>CAPILITAN, JOVANE Y.</t>
   </si>
   <si>
     <t>2025-00444</t>
   </si>
   <si>
     <t>CLIMACO, WARREN C.</t>
   </si>
   <si>
     <t>2023 33269</t>
   </si>
   <si>
     <t>CUBIL, CRIZEL JOY L.</t>
   </si>
   <si>
     <t>2023 31201</t>
   </si>
   <si>
     <t>DAGSA, CHERIE JEAN A.</t>
   </si>
   <si>
     <t>2023 32229</t>
   </si>
   <si>
     <t>DE LUNA, CHRISTINE S.</t>
   </si>
   <si>
     <t>2023 33281</t>
   </si>
   <si>
-    <t>ENGROVA, APPLE MAE Q.</t>
+    <t>ENGROVA, APPLE MAE</t>
   </si>
   <si>
     <t>2023 33284</t>
   </si>
   <si>
     <t>ENGROVA, HAJELYN E.</t>
   </si>
   <si>
     <t>2023 54390</t>
   </si>
   <si>
     <t>GABRINEZ, GREGORIO, JR S.</t>
   </si>
   <si>
     <t>2023 43385</t>
   </si>
   <si>
     <t>GALLEGO, JEMARLYN P.</t>
   </si>
   <si>
     <t>2023 32227</t>
   </si>
   <si>
     <t>GUALVEZ, SUSANA MAE R.</t>
   </si>
@@ -3932,52 +3932,52 @@
         <v>227</v>
       </c>
       <c r="C19" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>85</v>
       </c>
       <c r="E19" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="9" t="s">
         <v>228</v>
       </c>
       <c r="B20" s="7" t="s">
         <v>229</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D20" s="9" t="s">
         <v>230</v>
       </c>
-      <c r="E20" s="9" t="s">
-        <v>17</v>
+      <c r="E20" s="9">
+        <v>2.4</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="8" t="s">
         <v>231</v>
       </c>
       <c r="B21" s="6" t="s">
         <v>232</v>
       </c>
       <c r="C21" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>40</v>
       </c>
       <c r="E21" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="9" t="s">
         <v>233</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>234</v>
@@ -5374,52 +5374,52 @@
         <v>360</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D20" s="9" t="s">
         <v>40</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="8" t="s">
         <v>361</v>
       </c>
       <c r="B21" s="6" t="s">
         <v>362</v>
       </c>
       <c r="C21" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>230</v>
       </c>
-      <c r="E21" s="8" t="s">
-        <v>17</v>
+      <c r="E21" s="8">
+        <v>1.6</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="9" t="s">
         <v>363</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>364</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D22" s="9" t="s">
         <v>40</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="8" t="s">
         <v>365</v>
       </c>
       <c r="B23" s="6" t="s">
         <v>366</v>