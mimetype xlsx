--- v0 (2026-04-30)
+++ v1 (2026-06-22)
@@ -2261,151 +2261,151 @@
         <v>113</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D14" s="9" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="8" t="s">
         <v>114</v>
       </c>
       <c r="B15" s="6" t="s">
         <v>115</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>116</v>
       </c>
-      <c r="E15" s="8" t="s">
-        <v>17</v>
+      <c r="E15" s="8">
+        <v>1.5</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="9" t="s">
         <v>117</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>118</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D16" s="9" t="s">
         <v>22</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="8" t="s">
         <v>119</v>
       </c>
       <c r="B17" s="6" t="s">
         <v>120</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>116</v>
       </c>
-      <c r="E17" s="8" t="s">
-        <v>17</v>
+      <c r="E17" s="8">
+        <v>1.5</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="9" t="s">
         <v>121</v>
       </c>
       <c r="B18" s="7" t="s">
         <v>122</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D18" s="9" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="8" t="s">
         <v>123</v>
       </c>
       <c r="B19" s="6" t="s">
         <v>124</v>
       </c>
       <c r="C19" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>22</v>
       </c>
       <c r="E19" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="9" t="s">
         <v>125</v>
       </c>
       <c r="B20" s="7" t="s">
         <v>126</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D20" s="9" t="s">
         <v>22</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="8" t="s">
         <v>127</v>
       </c>
       <c r="B21" s="6" t="s">
         <v>128</v>
       </c>
       <c r="C21" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D21" s="8" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="E21" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="9" t="s">
         <v>129</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>130</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D22" s="9" t="s">
         <v>22</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="8" t="s">
         <v>131</v>
@@ -2514,51 +2514,51 @@
       </c>
       <c r="B29" s="6" t="s">
         <v>144</v>
       </c>
       <c r="C29" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>22</v>
       </c>
       <c r="E29" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="9" t="s">
         <v>145</v>
       </c>
       <c r="B30" s="7" t="s">
         <v>146</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D30" s="9" t="s">
-        <v>51</v>
+        <v>22</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="8" t="s">
         <v>147</v>
       </c>
       <c r="B31" s="6" t="s">
         <v>148</v>
       </c>
       <c r="C31" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>22</v>
       </c>
       <c r="E31" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="9" t="s">
         <v>149</v>
@@ -2584,52 +2584,52 @@
         <v>152</v>
       </c>
       <c r="C33" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D33" s="8" t="s">
         <v>22</v>
       </c>
       <c r="E33" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="9" t="s">
         <v>153</v>
       </c>
       <c r="B34" s="7" t="s">
         <v>154</v>
       </c>
       <c r="C34" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D34" s="9" t="s">
         <v>116</v>
       </c>
-      <c r="E34" s="9" t="s">
-        <v>17</v>
+      <c r="E34" s="9">
+        <v>1.5</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="A3:E3"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="A5:E5"/>
     <mergeCell ref="A6:E6"/>
     <mergeCell ref="A7:E7"/>
     <mergeCell ref="A8:E8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E29"/>
@@ -3356,52 +3356,52 @@
         <v>9</v>
       </c>
       <c r="C10" s="5" t="s">
         <v>10</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>11</v>
       </c>
       <c r="E10" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="8" t="s">
         <v>114</v>
       </c>
       <c r="B11" s="6" t="s">
         <v>115</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>116</v>
       </c>
-      <c r="E11" s="8" t="s">
-        <v>17</v>
+      <c r="E11" s="8">
+        <v>1.5</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="A3:E3"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="A5:E5"/>
     <mergeCell ref="A6:E6"/>
     <mergeCell ref="A7:E7"/>
     <mergeCell ref="A8:E8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>