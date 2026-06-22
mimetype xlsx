--- v0 (2026-04-30)
+++ v1 (2026-06-22)
@@ -20,51 +20,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="HMPE 5-BLOCK-A" sheetId="1" r:id="rId4"/>
     <sheet name="HMPE 5-BLOCK-B" sheetId="2" r:id="rId5"/>
     <sheet name="THC 5-BLOCK-A" sheetId="3" r:id="rId6"/>
     <sheet name="THC 5-BLOCK-B" sheetId="4" r:id="rId7"/>
     <sheet name="THC 5-BLOCK-C" sheetId="5" r:id="rId8"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="322">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="323">
   <si>
     <t>Student List Export</t>
   </si>
   <si>
     <t>HMPE 5</t>
   </si>
   <si>
     <t>Semester: 2nd-sem</t>
   </si>
   <si>
     <t>School Year: 2025 - 2026</t>
   </si>
   <si>
     <t>Instructor: JERRAH JANE C. DE ROSAS</t>
   </si>
   <si>
     <t>Schedule IDs: 1039,1040</t>
   </si>
   <si>
     <t>Block: BLOCK-A</t>
   </si>
   <si>
     <t>Total Students: 37</t>
   </si>
   <si>
@@ -73,117 +73,114 @@
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Course</t>
   </si>
   <si>
     <t>Year Level</t>
   </si>
   <si>
     <t>Grades</t>
   </si>
   <si>
     <t>2023 32225</t>
   </si>
   <si>
     <t>AMADOR, QUITY Q.</t>
   </si>
   <si>
     <t>BSHM</t>
   </si>
   <si>
     <t>3RD-YEAR</t>
   </si>
   <si>
-    <t>N/A</t>
-[...1 lines deleted...]
-  <si>
     <t>2023 32257</t>
   </si>
   <si>
     <t>AQUINO, ELYN JOY Q.</t>
   </si>
   <si>
     <t>2023 32228</t>
   </si>
   <si>
     <t>BATAHOY, MERNALEN C.</t>
   </si>
   <si>
     <t>2023 33261</t>
   </si>
   <si>
     <t>BERNALES, REGINA C.</t>
   </si>
   <si>
     <t>2023 32226</t>
   </si>
   <si>
     <t>CABILING, ROBILYN L.</t>
   </si>
   <si>
     <t>2023 32217</t>
   </si>
   <si>
-    <t>CAGADAS, MARLYN Q.</t>
+    <t>CAGADAS, MARLYN</t>
   </si>
   <si>
     <t>2023 44389</t>
   </si>
   <si>
     <t>CAMINO, JOEY BOY A.</t>
   </si>
   <si>
     <t>2023 35315</t>
   </si>
   <si>
     <t>CAMPILLO, ANTHONY MARK M.</t>
   </si>
   <si>
     <t>2023 66503</t>
   </si>
   <si>
     <t>CAPILITAN, JOVANE Y.</t>
   </si>
   <si>
     <t>2023 33269</t>
   </si>
   <si>
     <t>CUBIL, CRIZEL JOY L.</t>
   </si>
   <si>
     <t>2023 32229</t>
   </si>
   <si>
     <t>DE LUNA, CHRISTINE S.</t>
   </si>
   <si>
     <t>2023 33281</t>
   </si>
   <si>
-    <t>ENGROVA, APPLE MAE Q.</t>
+    <t>ENGROVA, APPLE MAE</t>
   </si>
   <si>
     <t>2023 33284</t>
   </si>
   <si>
     <t>ENGROVA, HAJELYN E.</t>
   </si>
   <si>
     <t>2023 54390</t>
   </si>
   <si>
     <t>GABRINEZ, GREGORIO, JR S.</t>
   </si>
   <si>
     <t>2023 43385</t>
   </si>
   <si>
     <t>GALLEGO, JEMARLYN P.</t>
   </si>
   <si>
     <t>2023 67588</t>
   </si>
   <si>
     <t>GARRIDO, CG FLORENCE P.</t>
   </si>
@@ -268,170 +265,176 @@
   <si>
     <t>2023 30195</t>
   </si>
   <si>
     <t>PANDELING, ELJHON S.</t>
   </si>
   <si>
     <t>2023 44387</t>
   </si>
   <si>
     <t>SAMBERE, LISLY J.</t>
   </si>
   <si>
     <t>2023 33280</t>
   </si>
   <si>
     <t>SAMPAYAN, JASMINE D.</t>
   </si>
   <si>
     <t>2025-00386</t>
   </si>
   <si>
     <t>SOLIJON, MARWIN A.</t>
   </si>
   <si>
+    <t>2023 44391</t>
+  </si>
+  <si>
+    <t>SUBRICARAY, PRINCESS ALTHEA</t>
+  </si>
+  <si>
+    <t>2023 37357</t>
+  </si>
+  <si>
+    <t>SUMAYA, ANNIKA L.</t>
+  </si>
+  <si>
+    <t>2023 48389</t>
+  </si>
+  <si>
+    <t>TUGBO, MARIAN KY</t>
+  </si>
+  <si>
+    <t>2023 64506</t>
+  </si>
+  <si>
+    <t>VASQUEZ, MAY CASSANDRA L.</t>
+  </si>
+  <si>
+    <t>DROPPED</t>
+  </si>
+  <si>
+    <t>Schedule IDs: 1051,1052</t>
+  </si>
+  <si>
+    <t>Block: BLOCK-B</t>
+  </si>
+  <si>
+    <t>Total Students: 29</t>
+  </si>
+  <si>
+    <t>2023 33296</t>
+  </si>
+  <si>
+    <t>AGUSTIN, BEBIELYN G.</t>
+  </si>
+  <si>
+    <t>2023 32241</t>
+  </si>
+  <si>
+    <t>ALNGOG, ZY ANN O.</t>
+  </si>
+  <si>
+    <t>2022 26171</t>
+  </si>
+  <si>
+    <t>AMOGUIS, KENNETH JANE NIEZL B.</t>
+  </si>
+  <si>
+    <t>2023 32224</t>
+  </si>
+  <si>
+    <t>ANDOY, GRACE L.</t>
+  </si>
+  <si>
+    <t>2023 32242</t>
+  </si>
+  <si>
+    <t>AQUINO, JOLINA R.</t>
+  </si>
+  <si>
+    <t>2025-00442</t>
+  </si>
+  <si>
+    <t>BUCIO, AERON DAVE S.</t>
+  </si>
+  <si>
     <t>2ND-YEAR</t>
   </si>
   <si>
-    <t>2023 44391</t>
-[...67 lines deleted...]
-  <si>
     <t>2025-00399</t>
   </si>
   <si>
     <t>BULAC, MARY ROSE L.</t>
   </si>
   <si>
     <t>2023 32264</t>
   </si>
   <si>
     <t>CAHUCOM, JODI MAE S.</t>
   </si>
   <si>
     <t>2023 67595</t>
   </si>
   <si>
     <t>DOMA, JESRELA B.</t>
   </si>
   <si>
     <t>2023 85659</t>
   </si>
   <si>
     <t>EJOC, IAN MARK L.</t>
   </si>
   <si>
     <t>2023 85649</t>
   </si>
   <si>
     <t>ENERO, NOEL F.</t>
   </si>
   <si>
     <t>2021-08918</t>
   </si>
   <si>
     <t>ESPALDON, DANICA MAE T.</t>
   </si>
   <si>
     <t>2023 35335</t>
   </si>
   <si>
     <t>GILO, RIANZAREZ M.</t>
   </si>
   <si>
     <t>2023 35341</t>
   </si>
   <si>
     <t>LEGASPO, MICHAEL ANGELO B.</t>
   </si>
   <si>
+    <t>INC</t>
+  </si>
+  <si>
     <t>2023 30200</t>
   </si>
   <si>
     <t>LUZ, ANTHONETTE F.</t>
   </si>
   <si>
     <t>2023 34311</t>
   </si>
   <si>
     <t>MABASLAY, MYCELY JEAN G.</t>
   </si>
   <si>
     <t>2011-00298</t>
   </si>
   <si>
     <t>MEDICO, MAY JANE A.</t>
   </si>
   <si>
     <t>2023 32237</t>
   </si>
   <si>
     <t>OMEGA, CAIREL C.</t>
   </si>
   <si>
     <t>2023 32243</t>
@@ -655,51 +658,51 @@
   <si>
     <t>SEBONGA, LEILAH</t>
   </si>
   <si>
     <t>2023 37365</t>
   </si>
   <si>
     <t>SINGH, ANJILEH T.</t>
   </si>
   <si>
     <t>2023 66504</t>
   </si>
   <si>
     <t>TIMCANG, JERIC E.</t>
   </si>
   <si>
     <t>2023 63505</t>
   </si>
   <si>
     <t>TUSCANO, DONNA M.</t>
   </si>
   <si>
     <t>2023 62439</t>
   </si>
   <si>
-    <t>URBIZTONDO, JANETH M.</t>
+    <t>URBIZTONDO, JANETH</t>
   </si>
   <si>
     <t>2023 62472</t>
   </si>
   <si>
     <t>URBIZTONDO, JOEVEN D.</t>
   </si>
   <si>
     <t>2023 63451</t>
   </si>
   <si>
     <t>ZAPANTA, JERIEL C.</t>
   </si>
   <si>
     <t>Schedule IDs: 1072</t>
   </si>
   <si>
     <t>Total Students: 30</t>
   </si>
   <si>
     <t>2023 63502</t>
   </si>
   <si>
     <t>AMADOR, CRAZELLE M.</t>
   </si>
@@ -727,51 +730,51 @@
   <si>
     <t>BAJAO, DAN VINCENT S.</t>
   </si>
   <si>
     <t>2023 83647</t>
   </si>
   <si>
     <t>BANAS, LEONA B.</t>
   </si>
   <si>
     <t>2023 67520</t>
   </si>
   <si>
     <t>BERNALDEZ, ALLYSSA MAE L.</t>
   </si>
   <si>
     <t>2023 71611</t>
   </si>
   <si>
     <t>BESTUDIO, JENNYLYN B.</t>
   </si>
   <si>
     <t>2023 63475</t>
   </si>
   <si>
-    <t>BOLANTE, JOANNA MAICAH Q.</t>
+    <t>BOLANTE, JOANNA MAICAH</t>
   </si>
   <si>
     <t>2023 66491</t>
   </si>
   <si>
     <t>BONGCARAS, NOEL</t>
   </si>
   <si>
     <t>2023 67555</t>
   </si>
   <si>
     <t>CADAVOS, RUTH A.</t>
   </si>
   <si>
     <t>2023 65508</t>
   </si>
   <si>
     <t>CASERIAL, JOHN LLOYD Z.</t>
   </si>
   <si>
     <t>2025-00367</t>
   </si>
   <si>
     <t>CHUA, LEO-LEE L.</t>
   </si>
@@ -1581,664 +1584,664 @@
         <v>9</v>
       </c>
       <c r="C10" s="5" t="s">
         <v>10</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>11</v>
       </c>
       <c r="E10" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="8" t="s">
         <v>13</v>
       </c>
       <c r="B11" s="6" t="s">
         <v>14</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="E11" s="8" t="s">
-        <v>17</v>
+      <c r="E11" s="8">
+        <v>1.2</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="B12" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="B12" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C12" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D12" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="E12" s="9" t="s">
-        <v>17</v>
+      <c r="E12" s="9">
+        <v>1.5</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="B13" s="6" t="s">
         <v>20</v>
       </c>
-      <c r="B13" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C13" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="E13" s="8" t="s">
-        <v>17</v>
+      <c r="E13" s="8">
+        <v>1.5</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="B14" s="7" t="s">
         <v>22</v>
       </c>
-      <c r="B14" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C14" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D14" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="E14" s="9" t="s">
-        <v>17</v>
+      <c r="E14" s="9">
+        <v>1.3</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="8" t="s">
+        <v>23</v>
+      </c>
+      <c r="B15" s="6" t="s">
         <v>24</v>
       </c>
-      <c r="B15" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C15" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="E15" s="8" t="s">
-        <v>17</v>
+      <c r="E15" s="8">
+        <v>1.5</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="B16" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="B16" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C16" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D16" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="E16" s="9" t="s">
-        <v>17</v>
+      <c r="E16" s="9">
+        <v>1.5</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="B17" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="B17" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C17" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="E17" s="8" t="s">
-        <v>17</v>
+      <c r="E17" s="8">
+        <v>1.6</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="9" t="s">
+        <v>29</v>
+      </c>
+      <c r="B18" s="7" t="s">
         <v>30</v>
       </c>
-      <c r="B18" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C18" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D18" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="E18" s="9" t="s">
-        <v>17</v>
+      <c r="E18" s="9">
+        <v>1.3</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="B19" s="6" t="s">
         <v>32</v>
       </c>
-      <c r="B19" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C19" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="E19" s="8" t="s">
-        <v>17</v>
+      <c r="E19" s="8">
+        <v>1.4</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="B20" s="7" t="s">
         <v>34</v>
       </c>
-      <c r="B20" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C20" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D20" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="E20" s="9" t="s">
-        <v>17</v>
+      <c r="E20" s="9">
+        <v>1.6</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="B21" s="6" t="s">
         <v>36</v>
       </c>
-      <c r="B21" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C21" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="E21" s="8" t="s">
-        <v>17</v>
+      <c r="E21" s="8">
+        <v>1.2</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B22" s="7" t="s">
         <v>38</v>
       </c>
-      <c r="B22" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C22" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D22" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="E22" s="9" t="s">
-        <v>17</v>
+      <c r="E22" s="9">
+        <v>1.5</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="8" t="s">
+        <v>39</v>
+      </c>
+      <c r="B23" s="6" t="s">
         <v>40</v>
       </c>
-      <c r="B23" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C23" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="E23" s="8" t="s">
-        <v>17</v>
+      <c r="E23" s="8">
+        <v>1.5</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B24" s="7" t="s">
         <v>42</v>
       </c>
-      <c r="B24" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C24" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D24" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="E24" s="9" t="s">
-        <v>17</v>
+      <c r="E24" s="9">
+        <v>1.6</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="8" t="s">
+        <v>43</v>
+      </c>
+      <c r="B25" s="6" t="s">
         <v>44</v>
       </c>
-      <c r="B25" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C25" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="E25" s="8" t="s">
-        <v>17</v>
+      <c r="E25" s="8">
+        <v>1.4</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="B26" s="7" t="s">
         <v>46</v>
       </c>
-      <c r="B26" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C26" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D26" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="E26" s="9" t="s">
-        <v>17</v>
+      <c r="E26" s="9">
+        <v>1.4</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" s="8" t="s">
+        <v>47</v>
+      </c>
+      <c r="B27" s="6" t="s">
         <v>48</v>
       </c>
-      <c r="B27" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C27" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="E27" s="8" t="s">
-        <v>17</v>
+      <c r="E27" s="8">
+        <v>1.4</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="9" t="s">
+        <v>49</v>
+      </c>
+      <c r="B28" s="7" t="s">
         <v>50</v>
       </c>
-      <c r="B28" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C28" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D28" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="E28" s="9" t="s">
-        <v>17</v>
+      <c r="E28" s="9">
+        <v>1.6</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="8" t="s">
+        <v>51</v>
+      </c>
+      <c r="B29" s="6" t="s">
         <v>52</v>
       </c>
-      <c r="B29" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C29" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="E29" s="8" t="s">
-        <v>17</v>
+      <c r="E29" s="8">
+        <v>1.6</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="9" t="s">
+        <v>53</v>
+      </c>
+      <c r="B30" s="7" t="s">
         <v>54</v>
       </c>
-      <c r="B30" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C30" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D30" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="E30" s="9" t="s">
-        <v>17</v>
+      <c r="E30" s="9">
+        <v>1.4</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="8" t="s">
+        <v>55</v>
+      </c>
+      <c r="B31" s="6" t="s">
         <v>56</v>
       </c>
-      <c r="B31" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C31" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="E31" s="8" t="s">
-        <v>17</v>
+      <c r="E31" s="8">
+        <v>1.6</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="9" t="s">
+        <v>57</v>
+      </c>
+      <c r="B32" s="7" t="s">
         <v>58</v>
       </c>
-      <c r="B32" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C32" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D32" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="E32" s="9" t="s">
-        <v>17</v>
+      <c r="E32" s="9">
+        <v>2.8</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="8" t="s">
+        <v>59</v>
+      </c>
+      <c r="B33" s="6" t="s">
         <v>60</v>
       </c>
-      <c r="B33" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C33" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D33" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="E33" s="8" t="s">
-        <v>17</v>
+      <c r="E33" s="8">
+        <v>1.6</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="9" t="s">
+        <v>61</v>
+      </c>
+      <c r="B34" s="7" t="s">
         <v>62</v>
       </c>
-      <c r="B34" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C34" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D34" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="E34" s="9" t="s">
-        <v>17</v>
+      <c r="E34" s="9">
+        <v>1.5</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="8" t="s">
+        <v>63</v>
+      </c>
+      <c r="B35" s="6" t="s">
         <v>64</v>
       </c>
-      <c r="B35" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C35" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="E35" s="8" t="s">
-        <v>17</v>
+      <c r="E35" s="8">
+        <v>1.8</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="B36" s="7" t="s">
         <v>66</v>
       </c>
-      <c r="B36" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C36" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D36" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="E36" s="9" t="s">
-        <v>17</v>
+      <c r="E36" s="9">
+        <v>1.4</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="8" t="s">
+        <v>67</v>
+      </c>
+      <c r="B37" s="6" t="s">
         <v>68</v>
       </c>
-      <c r="B37" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C37" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D37" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="E37" s="8" t="s">
-        <v>17</v>
+      <c r="E37" s="8">
+        <v>1.6</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="9" t="s">
+        <v>69</v>
+      </c>
+      <c r="B38" s="7" t="s">
         <v>70</v>
       </c>
-      <c r="B38" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C38" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D38" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="E38" s="9" t="s">
-        <v>17</v>
+      <c r="E38" s="9">
+        <v>1.6</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="B39" s="6" t="s">
         <v>72</v>
       </c>
-      <c r="B39" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C39" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D39" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="E39" s="8" t="s">
-        <v>17</v>
+      <c r="E39" s="8">
+        <v>1.3</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" s="9" t="s">
+        <v>73</v>
+      </c>
+      <c r="B40" s="7" t="s">
         <v>74</v>
       </c>
-      <c r="B40" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C40" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D40" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="E40" s="9" t="s">
-        <v>17</v>
+      <c r="E40" s="9">
+        <v>1.5</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="B41" s="6" t="s">
         <v>76</v>
       </c>
-      <c r="B41" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C41" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D41" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="E41" s="8" t="s">
-        <v>17</v>
+      <c r="E41" s="8">
+        <v>1.3</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" s="9" t="s">
+        <v>77</v>
+      </c>
+      <c r="B42" s="7" t="s">
         <v>78</v>
       </c>
-      <c r="B42" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C42" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D42" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="E42" s="9" t="s">
-        <v>17</v>
+      <c r="E42" s="9">
+        <v>1.5</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" s="8" t="s">
+        <v>79</v>
+      </c>
+      <c r="B43" s="6" t="s">
         <v>80</v>
       </c>
-      <c r="B43" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C43" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D43" s="8" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>16</v>
+      </c>
+      <c r="E43" s="8">
+        <v>1.7</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" s="9" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="B44" s="7" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="C44" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D44" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="E44" s="9" t="s">
-        <v>17</v>
+      <c r="E44" s="9">
+        <v>1.6</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" s="8" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="B45" s="6" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="C45" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D45" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="E45" s="8" t="s">
-        <v>17</v>
+      <c r="E45" s="8">
+        <v>1.7</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" s="9" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="B46" s="7" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="C46" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D46" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="E46" s="9" t="s">
-        <v>17</v>
+      <c r="E46" s="9">
+        <v>1.5</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" s="8" t="s">
+        <v>87</v>
+      </c>
+      <c r="B47" s="6" t="s">
+        <v>88</v>
+      </c>
+      <c r="C47" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="D47" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="E47" s="8" t="s">
         <v>89</v>
-      </c>
-[...10 lines deleted...]
-        <v>17</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="A3:E3"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="A5:E5"/>
     <mergeCell ref="A6:E6"/>
     <mergeCell ref="A7:E7"/>
     <mergeCell ref="A8:E8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E39"/>
@@ -2282,583 +2285,583 @@
       <c r="B3" s="4"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="4"/>
       <c r="E4" s="4"/>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="4"/>
       <c r="C5" s="4"/>
       <c r="D5" s="4"/>
       <c r="E5" s="4"/>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="4" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="B6" s="4"/>
       <c r="C6" s="4"/>
       <c r="D6" s="4"/>
       <c r="E6" s="4"/>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="4" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="B7" s="4"/>
       <c r="C7" s="4"/>
       <c r="D7" s="4"/>
       <c r="E7" s="4"/>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="4" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="B8" s="4"/>
       <c r="C8" s="4"/>
       <c r="D8" s="4"/>
       <c r="E8" s="4"/>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>9</v>
       </c>
       <c r="C10" s="5" t="s">
         <v>10</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>11</v>
       </c>
       <c r="E10" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="8" t="s">
+        <v>93</v>
+      </c>
+      <c r="B11" s="6" t="s">
         <v>94</v>
       </c>
-      <c r="B11" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C11" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="E11" s="8" t="s">
-        <v>17</v>
+      <c r="E11" s="8">
+        <v>1.6</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="9" t="s">
+        <v>95</v>
+      </c>
+      <c r="B12" s="7" t="s">
         <v>96</v>
       </c>
-      <c r="B12" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C12" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D12" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="E12" s="9" t="s">
-        <v>17</v>
+      <c r="E12" s="9">
+        <v>1.6</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="8" t="s">
+        <v>97</v>
+      </c>
+      <c r="B13" s="6" t="s">
         <v>98</v>
       </c>
-      <c r="B13" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C13" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="E13" s="8" t="s">
-        <v>17</v>
+      <c r="E13" s="8">
+        <v>1.6</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="9" t="s">
+        <v>99</v>
+      </c>
+      <c r="B14" s="7" t="s">
         <v>100</v>
       </c>
-      <c r="B14" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C14" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D14" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="E14" s="9" t="s">
-        <v>17</v>
+      <c r="E14" s="9">
+        <v>1.5</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="8" t="s">
+        <v>101</v>
+      </c>
+      <c r="B15" s="6" t="s">
         <v>102</v>
       </c>
-      <c r="B15" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C15" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="E15" s="8" t="s">
-        <v>17</v>
+      <c r="E15" s="8">
+        <v>1.6</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="9" t="s">
+        <v>103</v>
+      </c>
+      <c r="B16" s="7" t="s">
         <v>104</v>
       </c>
-      <c r="B16" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C16" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D16" s="9" t="s">
-        <v>82</v>
+        <v>105</v>
       </c>
       <c r="E16" s="9" t="s">
-        <v>17</v>
+        <v>89</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="8" t="s">
         <v>106</v>
       </c>
       <c r="B17" s="6" t="s">
         <v>107</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="E17" s="8" t="s">
-        <v>17</v>
+      <c r="E17" s="8">
+        <v>1.6</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="9" t="s">
         <v>108</v>
       </c>
       <c r="B18" s="7" t="s">
         <v>109</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D18" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="E18" s="9" t="s">
-        <v>17</v>
+      <c r="E18" s="9">
+        <v>1.5</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="8" t="s">
         <v>110</v>
       </c>
       <c r="B19" s="6" t="s">
         <v>111</v>
       </c>
       <c r="C19" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>16</v>
       </c>
       <c r="E19" s="8" t="s">
-        <v>17</v>
+        <v>89</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="9" t="s">
         <v>112</v>
       </c>
       <c r="B20" s="7" t="s">
         <v>113</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D20" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E20" s="9" t="s">
-        <v>17</v>
+        <v>89</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="8" t="s">
         <v>114</v>
       </c>
       <c r="B21" s="6" t="s">
         <v>115</v>
       </c>
       <c r="C21" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D21" s="8" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>105</v>
+      </c>
+      <c r="E21" s="8">
+        <v>1.7</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="9" t="s">
         <v>116</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>117</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D22" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E22" s="9" t="s">
-        <v>17</v>
+        <v>89</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="8" t="s">
         <v>118</v>
       </c>
       <c r="B23" s="6" t="s">
         <v>119</v>
       </c>
       <c r="C23" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="E23" s="8" t="s">
-        <v>17</v>
+      <c r="E23" s="8">
+        <v>1.4</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="9" t="s">
         <v>120</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>121</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D24" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E24" s="9" t="s">
-        <v>17</v>
+        <v>122</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="8" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B25" s="6" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="C25" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="E25" s="8" t="s">
-        <v>17</v>
+      <c r="E25" s="8">
+        <v>1.4</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="9" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D26" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="E26" s="9" t="s">
-        <v>17</v>
+      <c r="E26" s="9">
+        <v>1.4</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" s="8" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B27" s="6" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="C27" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="E27" s="8" t="s">
-        <v>17</v>
+      <c r="E27" s="8">
+        <v>1.6</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="9" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B28" s="7" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D28" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="E28" s="9" t="s">
-        <v>17</v>
+      <c r="E28" s="9">
+        <v>1.5</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="8" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B29" s="6" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C29" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="E29" s="8" t="s">
-        <v>17</v>
+      <c r="E29" s="8">
+        <v>1.5</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="9" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D30" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="E30" s="9" t="s">
-        <v>17</v>
+      <c r="E30" s="9">
+        <v>1.6</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="8" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B31" s="6" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="C31" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="E31" s="8" t="s">
-        <v>17</v>
+      <c r="E31" s="8">
+        <v>1.5</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="9" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D32" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="E32" s="9" t="s">
-        <v>17</v>
+      <c r="E32" s="9">
+        <v>1.5</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="8" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B33" s="6" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="C33" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D33" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="E33" s="8" t="s">
-        <v>17</v>
+      <c r="E33" s="8">
+        <v>1.8</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="9" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B34" s="7" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="C34" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D34" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="E34" s="9" t="s">
-        <v>17</v>
+      <c r="E34" s="9">
+        <v>1.6</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="8" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B35" s="6" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="C35" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="E35" s="8" t="s">
-        <v>17</v>
+      <c r="E35" s="8">
+        <v>1.5</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="9" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B36" s="7" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D36" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="E36" s="9" t="s">
-        <v>17</v>
+      <c r="E36" s="9">
+        <v>1.7</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="8" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B37" s="6" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="C37" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D37" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="E37" s="8" t="s">
-        <v>17</v>
+      <c r="E37" s="8">
+        <v>1.5</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="9" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B38" s="7" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D38" s="9" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>105</v>
+      </c>
+      <c r="E38" s="9">
+        <v>1.7</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="8" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B39" s="6" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="C39" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D39" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="E39" s="8" t="s">
-        <v>17</v>
+      <c r="E39" s="8">
+        <v>1.7</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="A3:E3"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="A5:E5"/>
     <mergeCell ref="A6:E6"/>
     <mergeCell ref="A7:E7"/>
     <mergeCell ref="A8:E8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E43"/>
@@ -2866,687 +2869,687 @@
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="10" activePane="bottomLeft" state="frozen" topLeftCell="A11"/>
       <selection pane="bottomLeft" activeCell="D11" sqref="D11:E43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16" customWidth="true" style="0"/>
     <col min="2" max="2" width="34" customWidth="true" style="0"/>
     <col min="3" max="3" width="14" customWidth="true" style="0"/>
     <col min="4" max="4" width="14" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="3" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="4"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="4"/>
       <c r="E4" s="4"/>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="4"/>
       <c r="C5" s="4"/>
       <c r="D5" s="4"/>
       <c r="E5" s="4"/>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="4" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B6" s="4"/>
       <c r="C6" s="4"/>
       <c r="D6" s="4"/>
       <c r="E6" s="4"/>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="4"/>
       <c r="C7" s="4"/>
       <c r="D7" s="4"/>
       <c r="E7" s="4"/>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="4" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B8" s="4"/>
       <c r="C8" s="4"/>
       <c r="D8" s="4"/>
       <c r="E8" s="4"/>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>9</v>
       </c>
       <c r="C10" s="5" t="s">
         <v>10</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>11</v>
       </c>
       <c r="E10" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="8" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D11" s="8" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>105</v>
+      </c>
+      <c r="E11" s="8">
+        <v>1.2</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="9" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D12" s="9" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>105</v>
+      </c>
+      <c r="E12" s="9">
+        <v>1.6</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="8" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D13" s="8" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>105</v>
+      </c>
+      <c r="E13" s="8">
+        <v>1.4</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="9" t="s">
+        <v>97</v>
+      </c>
+      <c r="B14" s="7" t="s">
         <v>98</v>
       </c>
-      <c r="B14" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C14" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D14" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="E14" s="9" t="s">
-        <v>17</v>
+      <c r="E14" s="9">
+        <v>1.7</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="8" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B15" s="6" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D15" s="8" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>105</v>
+      </c>
+      <c r="E15" s="8">
+        <v>2.0</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="9" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D16" s="9" t="s">
-        <v>82</v>
+        <v>105</v>
       </c>
       <c r="E16" s="9" t="s">
-        <v>17</v>
+        <v>122</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="8" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B17" s="6" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D17" s="8" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>105</v>
+      </c>
+      <c r="E17" s="8">
+        <v>1.5</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="9" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D18" s="9" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>105</v>
+      </c>
+      <c r="E18" s="9">
+        <v>1.5</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="8" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B19" s="6" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="C19" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D19" s="8" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>105</v>
+      </c>
+      <c r="E19" s="8">
+        <v>2.9</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="9" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D20" s="9" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>105</v>
+      </c>
+      <c r="E20" s="9">
+        <v>1.5</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="8" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B21" s="6" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="C21" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D21" s="8" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>105</v>
+      </c>
+      <c r="E21" s="8">
+        <v>1.5</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="9" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B22" s="7" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D22" s="9" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>105</v>
+      </c>
+      <c r="E22" s="9">
+        <v>1.4</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="8" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B23" s="6" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="C23" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D23" s="8" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>105</v>
+      </c>
+      <c r="E23" s="8">
+        <v>1.7</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="9" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B24" s="7" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D24" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="E24" s="9" t="s">
-        <v>17</v>
+      <c r="E24" s="9">
+        <v>1.7</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="8" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B25" s="6" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="C25" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D25" s="8" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>105</v>
+      </c>
+      <c r="E25" s="8">
+        <v>1.7</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="B26" s="7" t="s">
         <v>46</v>
       </c>
-      <c r="B26" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C26" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D26" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="E26" s="9" t="s">
-        <v>17</v>
+      <c r="E26" s="9">
+        <v>1.8</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" s="8" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B27" s="6" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="C27" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D27" s="8" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>105</v>
+      </c>
+      <c r="E27" s="8">
+        <v>1.3</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="9" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B28" s="7" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D28" s="9" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>105</v>
+      </c>
+      <c r="E28" s="9">
+        <v>1.3</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="8" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B29" s="6" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="C29" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D29" s="8" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>105</v>
+      </c>
+      <c r="E29" s="8">
+        <v>2.3</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="9" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D30" s="9" t="s">
-        <v>191</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>192</v>
+      </c>
+      <c r="E30" s="9">
+        <v>1.7</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="8" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B31" s="6" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="C31" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D31" s="8" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>105</v>
+      </c>
+      <c r="E31" s="8">
+        <v>1.7</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="9" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D32" s="9" t="s">
-        <v>191</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>192</v>
+      </c>
+      <c r="E32" s="9">
+        <v>1.6</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="8" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B33" s="6" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="C33" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D33" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="E33" s="8" t="s">
-        <v>17</v>
+      <c r="E33" s="8">
+        <v>1.9</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="9" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B34" s="7" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="C34" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D34" s="9" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>105</v>
+      </c>
+      <c r="E34" s="9">
+        <v>2.3</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="8" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B35" s="6" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="C35" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D35" s="8" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>105</v>
+      </c>
+      <c r="E35" s="8">
+        <v>1.3</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="9" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B36" s="7" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D36" s="9" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>105</v>
+      </c>
+      <c r="E36" s="9">
+        <v>2.3</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="8" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B37" s="6" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="C37" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D37" s="8" t="s">
-        <v>191</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>192</v>
+      </c>
+      <c r="E37" s="8">
+        <v>1.8</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="9" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B38" s="7" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D38" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="E38" s="9" t="s">
-        <v>17</v>
+      <c r="E38" s="9">
+        <v>2.4</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="8" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B39" s="6" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="C39" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D39" s="8" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>105</v>
+      </c>
+      <c r="E39" s="8">
+        <v>1.7</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" s="9" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B40" s="7" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D40" s="9" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>105</v>
+      </c>
+      <c r="E40" s="9">
+        <v>2.0</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" s="8" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B41" s="6" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="C41" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D41" s="8" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>105</v>
+      </c>
+      <c r="E41" s="8">
+        <v>1.3</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" s="9" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B42" s="7" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="C42" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D42" s="9" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>105</v>
+      </c>
+      <c r="E42" s="9">
+        <v>1.3</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" s="8" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B43" s="6" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="C43" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D43" s="8" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>105</v>
+      </c>
+      <c r="E43" s="8">
+        <v>1.6</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="A3:E3"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="A5:E5"/>
     <mergeCell ref="A6:E6"/>
     <mergeCell ref="A7:E7"/>
     <mergeCell ref="A8:E8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E40"/>
@@ -3554,636 +3557,636 @@
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="10" activePane="bottomLeft" state="frozen" topLeftCell="A11"/>
       <selection pane="bottomLeft" activeCell="D11" sqref="D11:E40"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16" customWidth="true" style="0"/>
     <col min="2" max="2" width="34" customWidth="true" style="0"/>
     <col min="3" max="3" width="14" customWidth="true" style="0"/>
     <col min="4" max="4" width="14" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="3" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="4"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="4"/>
       <c r="E4" s="4"/>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="4"/>
       <c r="C5" s="4"/>
       <c r="D5" s="4"/>
       <c r="E5" s="4"/>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="4" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B6" s="4"/>
       <c r="C6" s="4"/>
       <c r="D6" s="4"/>
       <c r="E6" s="4"/>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="4" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="B7" s="4"/>
       <c r="C7" s="4"/>
       <c r="D7" s="4"/>
       <c r="E7" s="4"/>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="4" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B8" s="4"/>
       <c r="C8" s="4"/>
       <c r="D8" s="4"/>
       <c r="E8" s="4"/>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>9</v>
       </c>
       <c r="C10" s="5" t="s">
         <v>10</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>11</v>
       </c>
       <c r="E10" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="8" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D11" s="8" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>105</v>
+      </c>
+      <c r="E11" s="8">
+        <v>1.4</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="9" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D12" s="9" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>105</v>
+      </c>
+      <c r="E12" s="9">
+        <v>1.7</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="8" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D13" s="8" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>105</v>
+      </c>
+      <c r="E13" s="8">
+        <v>1.4</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="9" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B14" s="7" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D14" s="9" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>105</v>
+      </c>
+      <c r="E14" s="9">
+        <v>1.8</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="8" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B15" s="6" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>16</v>
       </c>
       <c r="E15" s="8" t="s">
-        <v>17</v>
+        <v>89</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="9" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D16" s="9" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>105</v>
+      </c>
+      <c r="E16" s="9">
+        <v>2.3</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="8" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B17" s="6" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D17" s="8" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>105</v>
+      </c>
+      <c r="E17" s="8">
+        <v>1.5</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="9" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D18" s="9" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>105</v>
+      </c>
+      <c r="E18" s="9">
+        <v>1.6</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="8" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B19" s="6" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="C19" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D19" s="8" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>105</v>
+      </c>
+      <c r="E19" s="8">
+        <v>1.7</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="9" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D20" s="9" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>105</v>
+      </c>
+      <c r="E20" s="9">
+        <v>2.1</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="8" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B21" s="6" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="C21" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D21" s="8" t="s">
-        <v>82</v>
+        <v>105</v>
       </c>
       <c r="E21" s="8" t="s">
-        <v>17</v>
+        <v>122</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="9" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B22" s="7" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D22" s="9" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>105</v>
+      </c>
+      <c r="E22" s="9">
+        <v>1.7</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="8" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B23" s="6" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="C23" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D23" s="8" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>105</v>
+      </c>
+      <c r="E23" s="8">
+        <v>1.4</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="9" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B24" s="7" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D24" s="9" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>105</v>
+      </c>
+      <c r="E24" s="9">
+        <v>1.5</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="8" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="B25" s="6" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="C25" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D25" s="8" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>105</v>
+      </c>
+      <c r="E25" s="8">
+        <v>1.4</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="9" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D26" s="9" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>105</v>
+      </c>
+      <c r="E26" s="9">
+        <v>1.9</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" s="8" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="B27" s="6" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="C27" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D27" s="8" t="s">
-        <v>191</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>192</v>
+      </c>
+      <c r="E27" s="8">
+        <v>1.9</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="9" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="B28" s="7" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D28" s="9" t="s">
-        <v>82</v>
+        <v>105</v>
       </c>
       <c r="E28" s="9" t="s">
-        <v>17</v>
+        <v>89</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="8" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="B29" s="6" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="C29" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D29" s="8" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>105</v>
+      </c>
+      <c r="E29" s="8">
+        <v>1.8</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="9" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D30" s="9" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>105</v>
+      </c>
+      <c r="E30" s="9">
+        <v>1.5</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="8" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="B31" s="6" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="C31" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D31" s="8" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>105</v>
+      </c>
+      <c r="E31" s="8">
+        <v>1.4</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="9" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D32" s="9" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>105</v>
+      </c>
+      <c r="E32" s="9">
+        <v>1.6</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="8" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="B33" s="6" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="C33" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D33" s="8" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>105</v>
+      </c>
+      <c r="E33" s="8">
+        <v>2.5</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="9" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="B34" s="7" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="C34" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D34" s="9" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>105</v>
+      </c>
+      <c r="E34" s="9">
+        <v>1.8</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="8" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="B35" s="6" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="C35" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D35" s="8" t="s">
-        <v>82</v>
+        <v>105</v>
       </c>
       <c r="E35" s="8" t="s">
-        <v>17</v>
+        <v>89</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="9" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B36" s="7" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D36" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="E36" s="9" t="s">
-        <v>17</v>
+      <c r="E36" s="9">
+        <v>1.8</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="8" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="B37" s="6" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="C37" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D37" s="8" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>105</v>
+      </c>
+      <c r="E37" s="8">
+        <v>1.7</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="9" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="B38" s="7" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D38" s="9" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>105</v>
+      </c>
+      <c r="E38" s="9">
+        <v>1.7</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="8" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="B39" s="6" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="C39" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D39" s="8" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>105</v>
+      </c>
+      <c r="E39" s="8">
+        <v>1.8</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" s="9" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="B40" s="7" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D40" s="9" t="s">
-        <v>191</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>192</v>
+      </c>
+      <c r="E40" s="9">
+        <v>1.9</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="A3:E3"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="A5:E5"/>
     <mergeCell ref="A6:E6"/>
     <mergeCell ref="A7:E7"/>
     <mergeCell ref="A8:E8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E34"/>
@@ -4191,532 +4194,532 @@
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="10" activePane="bottomLeft" state="frozen" topLeftCell="A11"/>
       <selection pane="bottomLeft" activeCell="D11" sqref="D11:E34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16" customWidth="true" style="0"/>
     <col min="2" max="2" width="34" customWidth="true" style="0"/>
     <col min="3" max="3" width="14" customWidth="true" style="0"/>
     <col min="4" max="4" width="14" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="3" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="4"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="4"/>
       <c r="E4" s="4"/>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="4"/>
       <c r="C5" s="4"/>
       <c r="D5" s="4"/>
       <c r="E5" s="4"/>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="4" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="B6" s="4"/>
       <c r="C6" s="4"/>
       <c r="D6" s="4"/>
       <c r="E6" s="4"/>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="4" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="B7" s="4"/>
       <c r="C7" s="4"/>
       <c r="D7" s="4"/>
       <c r="E7" s="4"/>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="4" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="B8" s="4"/>
       <c r="C8" s="4"/>
       <c r="D8" s="4"/>
       <c r="E8" s="4"/>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>9</v>
       </c>
       <c r="C10" s="5" t="s">
         <v>10</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>11</v>
       </c>
       <c r="E10" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="8" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D11" s="8" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>105</v>
+      </c>
+      <c r="E11" s="8">
+        <v>2.3</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="9" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D12" s="9" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>105</v>
+      </c>
+      <c r="E12" s="9">
+        <v>1.6</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="8" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D13" s="8" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>105</v>
+      </c>
+      <c r="E13" s="8">
+        <v>2.0</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="9" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="B14" s="7" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D14" s="9" t="s">
-        <v>82</v>
+        <v>105</v>
       </c>
       <c r="E14" s="9" t="s">
-        <v>17</v>
+        <v>122</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="8" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="B15" s="6" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D15" s="8" t="s">
-        <v>82</v>
+        <v>105</v>
       </c>
       <c r="E15" s="8" t="s">
-        <v>17</v>
+        <v>122</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="9" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D16" s="9" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>105</v>
+      </c>
+      <c r="E16" s="9">
+        <v>1.4</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="8" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="B17" s="6" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D17" s="8" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>105</v>
+      </c>
+      <c r="E17" s="8">
+        <v>1.8</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="9" t="s">
+        <v>51</v>
+      </c>
+      <c r="B18" s="7" t="s">
         <v>52</v>
       </c>
-      <c r="B18" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C18" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D18" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="E18" s="9" t="s">
-        <v>17</v>
+      <c r="E18" s="9">
+        <v>1.7</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="8" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="B19" s="6" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="C19" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D19" s="8" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>105</v>
+      </c>
+      <c r="E19" s="8">
+        <v>1.8</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="9" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D20" s="9" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>105</v>
+      </c>
+      <c r="E20" s="9">
+        <v>1.4</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="8"/>
       <c r="B21" s="6" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="C21" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D21" s="8" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>105</v>
+      </c>
+      <c r="E21" s="8">
+        <v>1.5</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="9" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="B22" s="7" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D22" s="9" t="s">
-        <v>82</v>
+        <v>105</v>
       </c>
       <c r="E22" s="9" t="s">
-        <v>17</v>
+        <v>89</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="8" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="B23" s="6" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="C23" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D23" s="8" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>105</v>
+      </c>
+      <c r="E23" s="8">
+        <v>1.3</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="9" t="s">
+        <v>63</v>
+      </c>
+      <c r="B24" s="7" t="s">
         <v>64</v>
       </c>
-      <c r="B24" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C24" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D24" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="E24" s="9" t="s">
-        <v>17</v>
+      <c r="E24" s="9">
+        <v>2.2</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="8" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="B25" s="6" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="C25" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D25" s="8" t="s">
-        <v>82</v>
+        <v>105</v>
       </c>
       <c r="E25" s="8" t="s">
-        <v>17</v>
+        <v>89</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="9" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D26" s="9" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>105</v>
+      </c>
+      <c r="E26" s="9">
+        <v>1.6</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" s="8" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="B27" s="6" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="C27" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D27" s="8" t="s">
-        <v>82</v>
+        <v>105</v>
       </c>
       <c r="E27" s="8" t="s">
-        <v>17</v>
+        <v>89</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="9" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="B28" s="7" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D28" s="9" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>105</v>
+      </c>
+      <c r="E28" s="9">
+        <v>2.0</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="8" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="B29" s="6" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="C29" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D29" s="8" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>105</v>
+      </c>
+      <c r="E29" s="8">
+        <v>1.4</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="9" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D30" s="9" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>105</v>
+      </c>
+      <c r="E30" s="9">
+        <v>1.8</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="8" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="B31" s="6" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="C31" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D31" s="8" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>105</v>
+      </c>
+      <c r="E31" s="8">
+        <v>1.6</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="9" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D32" s="9" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>105</v>
+      </c>
+      <c r="E32" s="9">
+        <v>1.5</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="8" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="B33" s="6" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="C33" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D33" s="8" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>105</v>
+      </c>
+      <c r="E33" s="8">
+        <v>1.7</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="9" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="B34" s="7" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="C34" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D34" s="9" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>105</v>
+      </c>
+      <c r="E34" s="9">
+        <v>1.9</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="A3:E3"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="A5:E5"/>
     <mergeCell ref="A6:E6"/>
     <mergeCell ref="A7:E7"/>
     <mergeCell ref="A8:E8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>